--- v0 (2026-06-03)
+++ v1 (2026-11-03)
@@ -4,53 +4,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="003F32F4" w:rsidRDefault="00DA6B25" w:rsidP="003F32F4">
+    <w:p w14:paraId="3854B298" w14:textId="77777777" w:rsidR="003F32F4" w:rsidRDefault="00DA6B25" w:rsidP="003F32F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5460"/>
         </w:tabs>
         <w:spacing w:before="10" w:after="0" w:line="512" w:lineRule="exact"/>
         <w:ind w:right="-86"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>育</w:t>
       </w:r>
       <w:r>
@@ -69,125 +69,125 @@
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>學</w:t>
       </w:r>
       <w:r w:rsidR="003F32F4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>物聯網工程與應用學士學位學程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="003F32F4">
+    <w:p w14:paraId="24544212" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="003F32F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5460"/>
         </w:tabs>
         <w:spacing w:before="10" w:after="0" w:line="512" w:lineRule="exact"/>
         <w:ind w:right="-86"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>專題製作報</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>告</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>格式</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="4F775FA4" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="319CEBC6" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="6C0DD28F" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="6953AAAA" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="102" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="2"/>
           <w:w w:val="98"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:w w:val="98"/>
@@ -234,513 +234,510 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>項目</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>次</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>序</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="49C71931" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:before="3" w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="761E5A0B" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:sectPr w:rsidR="004D6304">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11940" w:h="16860"/>
           <w:pgMar w:top="1380" w:right="1020" w:bottom="280" w:left="800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="057151C2" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="305" w:lineRule="exact"/>
         <w:ind w:left="760" w:right="-332"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>封面</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="2"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>含書背</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="675A3965" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="361" w:lineRule="exact"/>
         <w:ind w:left="760" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>中文摘要</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="0B58C132" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="760" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>誌謝</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="66F8450C" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="353" w:lineRule="exact"/>
         <w:ind w:left="760" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>目錄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="5D7DCBCD" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="305" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>表目錄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="3E006DA3" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="361" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>圖目錄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="317ACADA" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:right="-642"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>專題本文</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="4EC4CF5B" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="353" w:lineRule="exact"/>
         <w:ind w:right="-500"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>參考文獻</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="6F53BECE" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="305" w:lineRule="exact"/>
         <w:ind w:left="99" w:right="2301"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>附錄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="7ACBE27D" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="361" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>封底</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="7ABCC6C6" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>專題光碟文件</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="37229364" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:sectPr w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidSect="00CA06DA">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11940" w:h="16860"/>
           <w:pgMar w:top="1380" w:right="1020" w:bottom="280" w:left="800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="3" w:space="720" w:equalWidth="0">
             <w:col w:w="2362" w:space="1492"/>
             <w:col w:w="1201" w:space="1771"/>
             <w:col w:w="3294"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="447D27BD" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:before="3" w:after="0" w:line="170" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00B240A8">
+    <w:p w14:paraId="106A5149" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00B240A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="341" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="2"/>
           <w:w w:val="98"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
@@ -762,51 +759,51 @@
         </w:rPr>
         <w:t>規格</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-3"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>說</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>明</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00CA06DA" w:rsidP="00CA06DA">
+    <w:p w14:paraId="59BD05E8" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00CA06DA" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="249" w:left="848" w:right="54" w:hangingChars="125" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00DA6B25" w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -1069,86 +1066,86 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>請洽系辦</w:t>
       </w:r>
       <w:r w:rsidR="00DA6B25" w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00DA6B25" w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="43986B73" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="249" w:left="848" w:right="54" w:hangingChars="125" w:hanging="300"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>2.版面規格：紙張頂端留邊 2.5 公分，左側留邊 3 公分，右側留邊 2 公分，底端留邊 2.5 公分，版面底端 1.5 公分處中央繕打頁次﹙見附件一﹚。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA06DA" w:rsidRDefault="00CA06DA" w:rsidP="00CA06DA">
+    <w:p w14:paraId="495EF045" w14:textId="77777777" w:rsidR="00CA06DA" w:rsidRDefault="00CA06DA" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="2"/>
           <w:w w:val="98"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="5A346A92" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="2"/>
           <w:w w:val="98"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:w w:val="98"/>
@@ -1176,247 +1173,240 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>格</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>說明</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="3B1346ED" w14:textId="4C90B9FE" w:rsidR="00C70665" w:rsidRDefault="00DA6B25" w:rsidP="000071D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="249" w:left="848" w:right="54" w:hangingChars="125" w:hanging="300"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">1.封面(含書背)：如附件一、範例。 封面：著作者繕填字型大小規定如下：專題名稱（字型 </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4940">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.封面(含書背)：如附件一、範例。 封面：著作者繕填字型大小規定如下：專題名稱（字型 </w:t>
-[...8 lines deleted...]
-        <w:t>30</w:t>
+        <w:t>），指導老師及學生</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>），指導老師及學生</w:t>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>姓</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>名，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>提送年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>（字型</w:t>
+      </w:r>
+      <w:r w:rsidR="000071D8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000071D8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>等。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>此為第一</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>頁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>但不編頁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>碼</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06DA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70665" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="6D94CA49" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="58" w:after="0" w:line="356" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="49"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-          <w:spacing w:val="-14"/>
-[...150 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>育</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
@@ -1574,71 +1564,71 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00510DED" w:rsidP="00CA06DA">
+    <w:p w14:paraId="00214AB5" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00510DED" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="364" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="575641C5" wp14:editId="2326021A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2121535</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>235585</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4425315" cy="1270"/>
                 <wp:effectExtent l="16510" t="16510" r="15875" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="71" name="Group 71"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4425315" cy="1270"/>
                           <a:chOff x="3341" y="371"/>
@@ -1699,51 +1689,51 @@
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1938B1B8" id="Group 71" o:spid="_x0000_s1026" style="position:absolute;margin-left:167.05pt;margin-top:18.55pt;width:348.45pt;height:.1pt;z-index:-251672576;mso-position-horizontal-relative:page" coordorigin="3341,371" coordsize="6969,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaVMWyYAMAAOYHAAAOAAAAZHJzL2Uyb0RvYy54bWykVduO0zAQfUfiHyw/grq5NG230WYR6mWF&#10;tFwkyge4iXMRiR1st+mC+HfG46Sb7QqBoA+pnZnMnDlzu3lzampy5EpXUiQ0uPIp4SKVWSWKhH7Z&#10;bSfXlGjDRMZqKXhCH7imb25fvrjp2piHspR1xhUBI0LHXZvQ0pg29jydlrxh+kq2XIAwl6phBq6q&#10;8DLFOrDe1F7o+3OvkyprlUy51vB27YT0Fu3nOU/NxzzX3JA6oYDN4FPhc2+f3u0NiwvF2rJKexjs&#10;H1A0rBLg9GxqzQwjB1U9M9VUqZJa5uYqlY0n87xKOcYA0QT+RTR3Sh5ajKWIu6I90wTUXvD0z2bT&#10;D8dPilRZQhcBJYI1kCN0S+AO5HRtEYPOnWo/t5+UixCO9zL9qkHsXcrtvXDKZN+9lxnYYwcjkZxT&#10;rhprAsImJ8zBwzkH/GRICi+jKJxNgxklKciCcNGnKC0hj/aj6TQCoCCbOoAsTstN/+18OV+6D0OL&#10;3WOx84goe1Q2JCg1/cim/j82P5es5ZgkbZka2AwHNreKc1u/ZIGgrHdQG9jUYypHEqumgfE/kvic&#10;j4HJ37EBjB20ueMSc8GO99q4LsjghBnO+kLYQcfkTQ0N8XpCfGJd4aPvmrMaJMSpvfLIzicdQde9&#10;0cEWEDKyFfjTwFm8NDYd9KyxcGQM0lkMEFk5oE5PoocNJ8Ls2PGx2Fqpbb3sXLVgGYEFULIh/kYX&#10;fA8VOei6/96FgnlyOUkUJTBJ9i6MlhmLzLqwR9IlFLmwLxp55DuJInNR/uDkUVqLsZbL4giVE8MX&#10;1gEW+dmpxTpKrZDbqq4xDbWwUIL5LHDkaFlXmZVaOFoV+1WtyJHBkNxuffj17fNEDYaRyNBayVm2&#10;6c+GVbU7g/cayYUC7DmwpYhT8MfSX26uN9fRJArnm0nkr9eTt9tVNJlvg8VsPV2vVuvgp81bEMVl&#10;lWVcWHTDRA6iv+vRfje4WXqeyU+iuAh2C7/nwXpPYSDLEMvwj9HBUHEt6ibKXmYP0K5KuhUDKxEO&#10;pVTfKelgvSRUfzswxSmp3wmYOMsgiuw+wks0W4RwUWPJfixhIgVTCTUUKtweV8btsEOrqqIETwHW&#10;vJBvYdbmlW1oxOdQ9RcYenjCZYKx9IvPbqvxHbUe1/PtLwAAAP//AwBQSwMEFAAGAAgAAAAhANXa&#10;lTneAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoE8xLIU5VVcCqQmqL&#10;hNhN42kSNbaj2E3Sv2eygtW8ru6cmy8n24qB+tB4pyFdJCDIld40rtLwtX+/ewERIjqDrXek4UIB&#10;lsX1VY6Z8aPb0rCLlWATFzLUUMfYZVKGsiaLYeE7cnw7+t5i5LGvpOlxZHPbyvskeZIWG8cfauxo&#10;XVN52p2tho8Rx5VK34bN6bi+/OwfP783KWl9ezOtXkFEmuKfGGZ8RoeCmQ7+7EwQrQalHlKWcvPM&#10;dRYkKuV0h3mjQBa5/B+h+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCaVMWyYAMAAOYH&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDV2pU53gAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAALoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxQYA&#10;AAAA&#10;">
+              <v:group w14:anchorId="4EF7F9BB" id="Group 71" o:spid="_x0000_s1026" style="position:absolute;margin-left:167.05pt;margin-top:18.55pt;width:348.45pt;height:.1pt;z-index:-251672576;mso-position-horizontal-relative:page" coordorigin="3341,371" coordsize="6969,2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVcKXJBAMAAP4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0uKHxJbfVqFMMbVMM&#10;6LYCzT5AkeULJkuapMRpv36UZKduimJA1weXMunDw0OKubg8tBztmTaNFDlOJjFGTFBZNKLK8a/N&#10;+uwLRsYSURAuBcvxIzP4cvXxw0WnMpbKWvKCaQQgwmSdynFtrcqiyNCatcRMpGICnKXULbFw1FVU&#10;aNIBesujNI4XUSd1obSkzBh4ex2ceOXxy5JR+7MsDbOI5xi4Wf/U/rl1z2h1QbJKE1U3tKdB3sGi&#10;JY2ApEeoa2IJ2unmFVTbUC2NLO2EyjaSZdlQ5muAapL4pJpbLXfK11JlXaWOMoG0Jzq9G5b+2N9r&#10;1BQ5XiYYCdJCj3xaBGcQp1NVBjG3Wj2oex0qBPNO0t8G3NGp352rEIy23XdZAB7ZWenFOZS6dRBQ&#10;Njr4Hjwee8AOFlF4OZul82kyx4iCL0mXfYtoDX10H02nMyAKvmkgSDJa3/TfLs4X5+HD1HGPSBYy&#10;epY9K1cSjJp5VtP8n5oPNVHMN8k4pQY100HNtWbMzS9aelIuO4QNapqxlCOPCzOg+D9FfK3HoORb&#10;aoBiO2NvmfS9IPs7Y8MtKMDyHS76QdjAjSlbDhfi8xmKkUvlH/2tOYZBQ0LYpwhtYtQhn7oHHbBA&#10;kBFWEk+TgHgKNh3iHFg6AoN2VgNFUg+s6UH0tMFCxK2d2A+bksbNyyZMix8jQIAgV+IbsZB7mMgh&#10;NvzvU2jYJ6ebRGMEm2QbylDEOmYuhTNRl2OvhXvRyj3bSO+yJ+MPSZ69XIyjQhdHrIIbvnAJ/JAf&#10;kzquo9YKuW44923gwlFJFvMkiGMkbwrndXSMrrZXXKM9gSW5Xsfw11+fF2GwjETh0WpGipvetqTh&#10;wYbsHMSFyxZGN9y0rSweYYy1DKsXfirAqKV+wqiDtZtj82dHNMOIfxNwE8+T2cztaX+YzZcpHPTY&#10;sx17iKAAlWOLofPOvLJht++UbqoaMiV+FoT8CjuobNyge36BVX+AZeAtv2TBerHFx2cf9fyztfoL&#10;AAD//wMAUEsDBBQABgAIAAAAIQDV2pU53gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMw&#10;EEX3SPyDNUjsqBPMSyFOVVXAqkJqi4TYTeNpEjW2o9hN0r9nsoLVvK7unJsvJ9uKgfrQeKchXSQg&#10;yJXeNK7S8LV/v3sBESI6g613pOFCAZbF9VWOmfGj29Kwi5VgExcy1FDH2GVShrImi2HhO3J8O/re&#10;YuSxr6TpcWRz28r7JHmSFhvHH2rsaF1TedqdrYaPEceVSt+Gzem4vvzsHz+/NylpfXszrV5BRJri&#10;nxhmfEaHgpkO/uxMEK0GpR5SlnLzzHUWJCrldId5o0AWufwfofgFAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAlXClyQQDAAD+BgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA1dqVOd4AAAAKAQAADwAAAAAAAAAAAAAAAABeBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAGkGAAAAAA==&#10;">
                 <v:shape id="Freeform 72" o:spid="_x0000_s1027" style="position:absolute;left:3341;top:371;width:6969;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6969,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDcXfpwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisIw&#10;FIX3wrxDuMLsNNXFKB2jiDIgbtRacHtJ7rTF5qY0sXbm6Y0guDycn4+zWPW2Fh21vnKsYDJOQBBr&#10;ZyouFOTnn9EchA/IBmvHpOCPPKyWH4MFpsbd+URdFgoRR9inqKAMoUml9Loki37sGuLo/brWYoiy&#10;LaRp8R7HbS2nSfIlLVYcCSU2tClJX7ObjRB9uG2SbZFt/yezvFtL3h/1RanPYb/+BhGoD+/wq70z&#10;CmZTeH6JP0AuHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDcXfpwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l6969,e" filled="f" strokecolor="red" strokeweight="1.3pt">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6969,0" o:connectangles="0,0"/>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DA6B25">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>書背：包括學</w:t>
       </w:r>
       <w:r w:rsidR="00DA6B25" w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1751,72 +1741,72 @@
         </w:rPr>
         <w:t>校、系別、專題題目、</w:t>
       </w:r>
       <w:r w:rsidR="00DA6B25" w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="2"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>指</w:t>
       </w:r>
       <w:r w:rsidR="00DA6B25" w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>導老師及提出專題之年月</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00C70665">
+    <w:p w14:paraId="183BC2B8" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00C70665">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="-29" w:left="-64" w:right="-23" w:firstLineChars="250" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>2.摘要：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="47A9D2D4" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="880" w:right="59"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>內容應說明研究</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1937,72 +1927,72 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>字</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>﹙並以一頁為限﹚，頁碼從-ii-開始編起，字體大小及編排與本文相同。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00C70665">
+    <w:p w14:paraId="5909E9E2" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00C70665">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="-29" w:left="-64" w:right="-23" w:firstLineChars="250" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>3.誌謝、目錄、表目錄、圖目錄：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="6C5E7178" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="73" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>．以上各項均獨立另起一頁，單頁印刷，單面計頁，字體大小及編排與本文相同，頁碼以羅</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2017,282 +2007,282 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>小寫數字符號表示，如 -iii-、</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>iv-。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00C70665">
+    <w:p w14:paraId="7E33F7C9" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00C70665">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="-29" w:left="-64" w:right="-23" w:firstLineChars="250" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>4.專題本文：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="2AB5C924" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>．文章主體以中文為主，自左至右，橫式打字繕排。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="1AF22BF1" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>．文句中引用之外語原文以﹙﹚號附註。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304" w:rsidP="00CA06DA">
+    <w:p w14:paraId="578C896D" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="45810260" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="0144E64F" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="4B441879" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:before="13" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="0E6BC782" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4825" w:right="4953"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="99"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="57D1743B" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:sectPr w:rsidR="004D6304">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11940" w:h="16860"/>
           <w:pgMar w:top="1380" w:right="1020" w:bottom="280" w:left="800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="1964E982" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>．字型均採用標楷體，字型大小：章名 18pt，節名 16pt ,小節名 14pt，內文 12pt。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="4F5ECD2F" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>．行距為最小行高 20pt。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="02F25D51" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>．本文頁碼由第一章到附錄，以阿拉伯數字連續編頁，於頁尾置中對齊。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="26F2ACB7" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
       <w:r w:rsidRPr="00510DED">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -2404,51 +2394,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>章的標</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>題置中對齊</w:t>
       </w:r>
       <w:r w:rsidRPr="00510DED">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="46D8BC7A" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510DED">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>．節之編</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -2461,51 +2451,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>採西式編號（例：1.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00510DED">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>表第一章第一節）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="03C3768E" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="283" w:right="-20" w:hangingChars="118" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00510DED">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>．圖及表</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -2635,51 +2625,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>表的下方</w:t>
       </w:r>
       <w:r w:rsidRPr="00510DED">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>，圖表不要</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>花邊或框。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="7CA7DE14" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="283" w:right="-20" w:hangingChars="118" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>．文中所有</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -2764,103 +2754,103 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>處。文獻資料另編錄</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>本文之後。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="4EFFA3D2" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="39" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-20" w:firstLineChars="150" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>例：在設計管制圖時最常用的成本模式是 Duncan[1]所導出來的模式。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="403C8130" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:before="1" w:after="0" w:line="120" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00C70665">
+    <w:p w14:paraId="6C34D65E" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00C70665">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="-129" w:left="-1" w:right="-23" w:hangingChars="118" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>5.參考文獻：所有參考文獻資料，均置於論文本文之後，獨立另起一頁，按參閱</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="4210BC60" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="284" w:right="44"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>編號依次</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3036,51 +3026,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>其格式如</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-24"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>下，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>項目如無， 可從略。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="17177BD4" w14:textId="77777777" w:rsidR="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="284" w:right="44"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>1.著者姓名</w:t>
       </w:r>
       <w:r w:rsidR="00CA06DA" w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="5"/>
@@ -3159,183 +3149,183 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>5.出版地</w:t>
       </w:r>
       <w:r w:rsidR="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">6.出版年月 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="7AF63C65" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="284" w:right="44" w:firstLineChars="100" w:firstLine="245"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>例︰[1] 張起鈞，吳怡，中國哲學史話，四版，台北，著者發行，民國八十九年。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="5377DA5D" w14:textId="77777777" w:rsidR="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="284" w:right="44" w:firstLineChars="300" w:firstLine="735"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">[2] Jelinek, F., Probabilistic Information, McGraw-Hill, New York, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="3800FC60" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="284" w:right="44" w:firstLineChars="500" w:firstLine="1225"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>1968.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
+    <w:p w14:paraId="18DEB982" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00CA06DA" w:rsidRDefault="00DA6B25" w:rsidP="00CA06DA">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="284" w:right="44" w:firstLineChars="300" w:firstLine="735"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA06DA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>[3] 胡立人、張源渭，數字化中文字彙，系統出版社，台北，民國八十六年。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00C70665" w:rsidRDefault="00DA6B25" w:rsidP="00C70665">
+    <w:p w14:paraId="337F6068" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00C70665" w:rsidRDefault="00DA6B25" w:rsidP="00C70665">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="-129" w:left="-1" w:right="-23" w:hangingChars="118" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>6.附錄：格式與專題本文相同。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00C70665" w:rsidRDefault="004D6304" w:rsidP="00C70665">
+    <w:p w14:paraId="38A247C1" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00C70665" w:rsidRDefault="004D6304" w:rsidP="00C70665">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="-129" w:left="-1" w:right="-23" w:hangingChars="118" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:sectPr w:rsidR="004D6304" w:rsidRPr="00C70665">
           <w:footerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:w="11940" w:h="16860"/>
           <w:pgMar w:top="1380" w:right="660" w:bottom="1040" w:left="1680" w:header="0" w:footer="853" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00C70665" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="44A78603" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00C70665" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="118" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">附件 </w:t>
       </w:r>
       <w:r w:rsidRPr="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="20"/>
@@ -3381,128 +3371,128 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>排</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>範</w:t>
       </w:r>
       <w:r w:rsidRPr="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>例</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="69CD0531" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6060"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="434" w:lineRule="exact"/>
         <w:ind w:left="4481" w:right="4103"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>目</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:w w:val="99"/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>錄</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="794D1C69" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="1E47F2C4" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="4938FE2D" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00C70665" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="2A7BEE4C" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00C70665" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="262"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">摘要    </w:t>
       </w:r>
       <w:r w:rsidR="00C70665" w:rsidRPr="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3553,51 +3543,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>ii</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70665" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="6F71AD4D" w14:textId="77777777" w:rsidR="00C70665" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="262"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">誌謝   </w:t>
       </w:r>
       <w:r w:rsidR="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
@@ -3845,51 +3835,51 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>ii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C70665" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="77125F0D" w14:textId="77777777" w:rsidR="00C70665" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="262"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">目錄     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="21"/>
@@ -4117,51 +4107,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C70665">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00510DED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>iii</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="16D56E23" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="262"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">表目錄   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="28"/>
@@ -4387,51 +4377,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00510DED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="14EEE44C" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="00510DED" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="272"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">圖目錄   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="28"/>
@@ -4686,51 +4676,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="8"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00510DED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="2BB8F833" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="297"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-3"/>
           <w:position w:val="-2"/>
@@ -4983,51 +4973,51 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">……    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="124"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="72168607" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2540"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1656" w:right="274"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
@@ -5258,51 +5248,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="6520C203" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1814" w:right="274"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
@@ -5585,51 +5575,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="34BFD684" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2540"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1656" w:right="274"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -5875,51 +5865,51 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="3E954F3C" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1814" w:right="274"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
@@ -6202,51 +6192,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="010D7D01" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2540"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1656" w:right="274"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -6503,51 +6493,51 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="7D81386C" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1814" w:right="274"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
@@ -6830,51 +6820,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="615E75C1" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2540"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1656" w:right="274"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -7131,51 +7121,51 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="7FD84F7E" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1798" w:right="255"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
@@ -7449,51 +7439,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="286E8192" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>二、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:position w:val="-2"/>
@@ -7727,51 +7717,51 @@
         </w:rPr>
         <w:t xml:space="preserve">…   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="136"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="326D8DFD" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2540"/>
           <w:tab w:val="left" w:pos="9940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1658" w:right="277"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
@@ -8023,51 +8013,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="2FECF57C" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="9940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1642" w:right="258"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -8312,51 +8302,51 @@
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="30924FF8" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>三、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:position w:val="-2"/>
@@ -8621,51 +8611,51 @@
         </w:rPr>
         <w:t xml:space="preserve">……   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="105"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="7812A03A" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2540"/>
           <w:tab w:val="left" w:pos="9940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1658" w:right="277"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
@@ -8916,51 +8906,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="7D99C7AE" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="9940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1642" w:right="258"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
@@ -9205,51 +9195,51 @@
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="0F8E4CBC" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>四、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:position w:val="-2"/>
@@ -9504,51 +9494,51 @@
         </w:rPr>
         <w:t xml:space="preserve">……   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="108"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="612278C6" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2540"/>
           <w:tab w:val="left" w:pos="9940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1658" w:right="277"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
@@ -9810,51 +9800,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="028031C7" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="9940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1642" w:right="258"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
@@ -10118,51 +10108,51 @@
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="0B025DB6" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>五、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:position w:val="-2"/>
@@ -10426,51 +10416,51 @@
         </w:rPr>
         <w:t xml:space="preserve">…    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="64"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="74D1CE5B" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2540"/>
           <w:tab w:val="left" w:pos="9940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1658" w:right="277"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
@@ -10732,51 +10722,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="2FE67595" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="9940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1642" w:right="258"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
@@ -11040,51 +11030,51 @@
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="37399B7D" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">六、結論 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="27"/>
           <w:position w:val="-2"/>
@@ -11317,51 +11307,51 @@
         </w:rPr>
         <w:t xml:space="preserve">………   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="88"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="380ED364" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2540"/>
           <w:tab w:val="left" w:pos="9940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1658" w:right="277"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -11628,51 +11618,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510DED" w:rsidRDefault="00510DED" w:rsidP="004129BE">
+    <w:p w14:paraId="2BD07A06" w14:textId="77777777" w:rsidR="00510DED" w:rsidRDefault="00510DED" w:rsidP="004129BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2540"/>
           <w:tab w:val="left" w:pos="9940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1658" w:right="277"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -11940,51 +11930,51 @@
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510DED" w:rsidRDefault="00510DED" w:rsidP="004129BE">
+    <w:p w14:paraId="77E5F1B9" w14:textId="77777777" w:rsidR="00510DED" w:rsidRDefault="00510DED" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">七、附錄 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -12232,51 +12222,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B85128">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510DED" w:rsidRPr="00B85128" w:rsidRDefault="00510DED" w:rsidP="004129BE">
+    <w:p w14:paraId="4B77333A" w14:textId="77777777" w:rsidR="00510DED" w:rsidRPr="00B85128" w:rsidRDefault="00510DED" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
@@ -12514,51 +12504,51 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00B85128">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="00B85128" w:rsidRPr="00B85128">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">     52</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510DED" w:rsidRPr="00B85128" w:rsidRDefault="00510DED" w:rsidP="004129BE">
+    <w:p w14:paraId="36F51D00" w14:textId="77777777" w:rsidR="00510DED" w:rsidRPr="00B85128" w:rsidRDefault="00510DED" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1131" w:right="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B85128">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="004129BE">
         <w:rPr>
@@ -12804,116 +12794,116 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="00B85128" w:rsidRPr="00B85128">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00B85128">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>57</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00510DED" w:rsidRPr="00510DED" w:rsidRDefault="00510DED">
+    <w:p w14:paraId="7466562C" w14:textId="77777777" w:rsidR="00510DED" w:rsidRPr="00510DED" w:rsidRDefault="00510DED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2540"/>
           <w:tab w:val="left" w:pos="9940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="406" w:lineRule="exact"/>
         <w:ind w:left="1658" w:right="277"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="1504D9A3" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:before="1" w:after="0" w:line="30" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="3"/>
           <w:szCs w:val="3"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="761DFB3B" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:sectPr w:rsidR="004D6304">
           <w:pgSz w:w="11940" w:h="16860"/>
           <w:pgMar w:top="900" w:right="540" w:bottom="1040" w:left="780" w:header="0" w:footer="853" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="773C0F66" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="102" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>註解：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="004129BE" w:rsidRDefault="004129BE" w:rsidP="004129BE">
+    <w:p w14:paraId="5627BDC1" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="004129BE" w:rsidRDefault="004129BE" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:before="63" w:after="0" w:line="364" w:lineRule="exact"/>
         <w:ind w:leftChars="64" w:left="424" w:right="336" w:hangingChars="101" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00DA6B25" w:rsidRPr="004129BE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -13240,51 +13230,51 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>說</w:t>
       </w:r>
       <w:r w:rsidR="00DA6B25" w:rsidRPr="004129BE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>明</w:t>
       </w:r>
       <w:r w:rsidR="00DA6B25" w:rsidRPr="004129BE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>系統</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="4DA77F23" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="344" w:lineRule="exact"/>
         <w:ind w:left="426" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>規模</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:position w:val="-1"/>
@@ -13542,51 +13532,51 @@
         </w:rPr>
         <w:t>可</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="3"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>供</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>上線</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="2DC53C61" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="372" w:lineRule="exact"/>
         <w:ind w:left="426" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>數量，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="2"/>
           <w:position w:val="-2"/>
@@ -13798,51 +13788,51 @@
         </w:rPr>
         <w:t>字</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="2"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>模</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>式。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="02AA26D7" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="365" w:lineRule="exact"/>
         <w:ind w:left="102" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
@@ -13863,51 +13853,51 @@
         </w:rPr>
         <w:t>統</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>分</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>析</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="54A0B22A" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:before="10" w:after="0" w:line="364" w:lineRule="exact"/>
         <w:ind w:left="426" w:right="201" w:firstLine="38"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:w w:val="98"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>資料</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="3"/>
@@ -14446,51 +14436,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>明</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>資料內</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>容。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="33DFC79B" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="102" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -14505,51 +14495,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>統</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>設</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>計</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="2AF967B1" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:before="25" w:after="0" w:line="364" w:lineRule="exact"/>
         <w:ind w:left="952" w:right="308" w:hanging="427"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:w w:val="98"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:w w:val="98"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -15018,51 +15008,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>附</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>說</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>明。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="3D0BB7BC" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="341" w:lineRule="exact"/>
         <w:ind w:left="524" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
@@ -15313,51 +15303,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>與</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-3"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>資</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>料字</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="05947740" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="370" w:lineRule="exact"/>
         <w:ind w:left="952" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="2"/>
           <w:w w:val="98"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>典</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
@@ -15555,51 +15545,51 @@
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-64"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>階。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="2BAF7E76" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:before="18" w:after="0" w:line="364" w:lineRule="exact"/>
         <w:ind w:left="952" w:right="365" w:hanging="427"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
@@ -15885,51 +15875,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>試</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>步</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>驟。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="06932ECA" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="341" w:lineRule="exact"/>
         <w:ind w:left="529" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-1"/>
@@ -16131,51 +16121,51 @@
         </w:rPr>
         <w:t>詳</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="3"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>細</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>說明。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00B85128">
+    <w:p w14:paraId="5776BE84" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00B85128">
       <w:pPr>
         <w:spacing w:before="24" w:after="0" w:line="362" w:lineRule="exact"/>
         <w:ind w:left="582" w:right="366" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -16240,51 +16230,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>未</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>來</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>展望。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00B85128">
+    <w:p w14:paraId="0177C492" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="00B85128">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="366" w:lineRule="exact"/>
         <w:ind w:left="567" w:right="-59" w:hanging="465"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -16417,95 +16407,95 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>用參</w:t>
       </w:r>
       <w:r w:rsidR="00B85128">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>考的地方</w:t>
       </w:r>
       <w:r w:rsidR="00B85128" w:rsidRPr="00B85128">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="6ABCB6C1" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="343" w:lineRule="exact"/>
         <w:ind w:left="102" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>附件:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
+    <w:p w14:paraId="64BC0046" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
       <w:pPr>
         <w:spacing w:before="24" w:after="0" w:line="362" w:lineRule="exact"/>
         <w:ind w:left="426" w:right="257" w:firstLine="38"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>必須包</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -16880,51 +16870,51 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>授</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>權</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>書。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="5161D256" w14:textId="673C3238" w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="000071D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="341" w:lineRule="exact"/>
         <w:ind w:left="102" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
@@ -17177,483 +17167,471 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>適當</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="5"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>地</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>調</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>整。例如</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="4"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>可</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="1"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>將</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="2"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>統</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>設</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="5"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>計</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="3"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>統</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>建</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="2"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>置</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="4"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="2"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>實</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>作</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-1"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>合併</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="5"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>一起</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="2"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>說</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>明。</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25" w:rsidP="004129BE">
-[...246 lines deleted...]
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="30CF0549" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="372" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:sectPr w:rsidR="004D6304">
           <w:pgSz w:w="11940" w:h="16860"/>
           <w:pgMar w:top="1360" w:right="760" w:bottom="1040" w:left="1600" w:header="0" w:footer="853" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="110A8568" w14:textId="685BC58E" w:rsidR="003D4940" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2E59">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>報告封面，封面顏色請使用</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C3C9B">
+      <w:r w:rsidR="00945710">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>鵝黃色</w:t>
+        <w:t>蘋果綠</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="5BACAFFC" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="72"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>育達科技大學</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>字型</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="0AE84226" w14:textId="26DA0DB1" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>電物聯網工程與應用學士學位學程</w:t>
+        <w:t>物聯網工程與應用學士學位學程</w:t>
       </w:r>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>字型</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="0B3E58FD" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="71E8A9B0" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>專題製作報告</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>字型</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="05C2C598" w14:textId="77777777" w:rsidR="003D4940" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="1C23070D" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>題目</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
@@ -17670,51 +17648,51 @@
         </w:rPr>
         <w:t>字型</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">  (</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>打字</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="06D2455C" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>指導教授</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
@@ -17731,1133 +17709,1153 @@
         </w:rPr>
         <w:t>字型</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">   (</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>打字</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="4BBB8069" w14:textId="42AA9D92" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>班</w:t>
+        <w:t>班級</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="56"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026627B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>字型</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026627B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026627B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>打字</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026627B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733A1981" w14:textId="2306714E" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>級</w:t>
+        <w:t>製作學生</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>字型</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">   (</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>打字</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0026627B">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>製作學生</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026627B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="56"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>學號</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>字型</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">   (</w:t>
+        <w:t xml:space="preserve">  (</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>打字</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F15025" w14:textId="49357BC1" w:rsidR="003D4940" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="56"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D965DB" w14:textId="66255055" w:rsidR="000071D8" w:rsidRDefault="000071D8" w:rsidP="003D4940">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="56"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4087BB8C" w14:textId="77777777" w:rsidR="000071D8" w:rsidRPr="0026627B" w:rsidRDefault="000071D8" w:rsidP="003D4940">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429C4CAB" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>學號</w:t>
-[...42 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>中華民國</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026627B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="56"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>中華民國</w:t>
+        <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="56"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>年</w:t>
+        <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="56"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>28</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:sz w:val="56"/>
-[...2 lines deleted...]
-        <w:t>月</w:t>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>字型</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
-          <w:sz w:val="56"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:sz w:val="56"/>
-[...2 lines deleted...]
-        <w:t>日</w:t>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>打字</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>28</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="013622ED" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1223C">
         <w:rPr>
           <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:hint="eastAsia"/>
           <w:sz w:val="36"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>報告書背</w:t>
       </w:r>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="14E699AB" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>書背名格式</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="6DA1F81B" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1335"/>
         <w:gridCol w:w="758"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w:rsidTr="004129BE">
+      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w14:paraId="2F3C782F" w14:textId="77777777" w:rsidTr="004129BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1335" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
+          <w:p w14:paraId="79B817FB" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>物應學</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
+          <w:p w14:paraId="267CFDA2" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>聯用程</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
+          <w:p w14:paraId="241AF6A9" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>網學</w:t>
             </w:r>
             <w:r w:rsidRPr="00747384">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>程</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
+          <w:p w14:paraId="39757DD2" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>工士</w:t>
             </w:r>
             <w:r w:rsidRPr="00747384">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>程</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
+          <w:p w14:paraId="6B68C59E" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>程學</w:t>
             </w:r>
             <w:r w:rsidRPr="00747384">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>程</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
+          <w:p w14:paraId="2D72208E" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>與位</w:t>
             </w:r>
             <w:r w:rsidRPr="00747384">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
+          <w:p w14:paraId="0E57BFA1" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>育</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
+          <w:p w14:paraId="575F475F" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="00747384" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>達</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="7D41F714" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>科</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="66B0A5DC" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>技</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="21D7E2D5" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>大</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="7225CD28" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>學</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w:rsidTr="004129BE">
+      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w14:paraId="571346DC" w14:textId="77777777" w:rsidTr="004129BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="3DDB7845" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>專</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="27A1B6B3" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>題</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="01EABD62" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>製</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="25700F9A" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>作</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w:rsidTr="004129BE">
+      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w14:paraId="3597DCEB" w14:textId="77777777" w:rsidTr="004129BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="19925472" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>題</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="1DBE49D2" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>目</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="2822BDCE" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="00E93D51" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="57D84A5F" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="00E93D51" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="00E93D51" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="1FAA03BE" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="00E93D51" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="585E52B5" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w:rsidTr="004129BE">
+      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w14:paraId="74C42642" w14:textId="77777777" w:rsidTr="004129BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="1E03042E" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w:rsidTr="004129BE">
+      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w14:paraId="5A0A114A" w14:textId="77777777" w:rsidTr="004129BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003D4940" w:rsidRPr="00E93D51" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="23FCB21B" w14:textId="622B48F2" w:rsidR="003D4940" w:rsidRPr="00E93D51" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E93D51">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
-              <w:t>10X</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000071D8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E93D51">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>X</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="304980AA" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>學</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="0ED9BED8" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="527B2A14" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0026627B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>度</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w:rsidTr="004129BE">
+      <w:tr w:rsidR="003D4940" w:rsidRPr="00971E44" w14:paraId="4FE39465" w14:textId="77777777" w:rsidTr="004129BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
+          <w:p w14:paraId="4F461D6C" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="00656BC5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="68C0D090" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0026627B" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0026627B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="0036511A" w:rsidRDefault="003D4940" w:rsidP="003D4940">
+    <w:p w14:paraId="480E1767" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="0036511A" w:rsidRDefault="003D4940" w:rsidP="003D4940">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="5FA4A441" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="217" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:sectPr w:rsidR="004D6304">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11940" w:h="16860"/>
           <w:pgMar w:top="1340" w:right="980" w:bottom="280" w:left="1680" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="003D4940" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="4A3E49A6" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="003D4940" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:spacing w:after="0" w:line="350" w:lineRule="exact"/>
         <w:ind w:left="102" w:right="-76"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>光碟封面範例：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00B85128">
+    <w:p w14:paraId="529C3EB1" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00B85128">
       <w:pPr>
         <w:spacing w:before="8" w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="042B69A1" wp14:editId="107FF239">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>2611755</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-313055</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2535555" cy="1684655"/>
                 <wp:effectExtent l="0" t="0" r="17145" b="10795"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Group 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2535555" cy="1684655"/>
                           <a:chOff x="4239" y="180"/>
@@ -19160,95 +19158,95 @@
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                 </a14:hiddenFill>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </wpg:grpSp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="32B5CF58" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:205.65pt;margin-top:-24.65pt;width:199.65pt;height:132.65pt;z-index:-251645440;mso-position-horizontal-relative:page" coordorigin="4239,180" coordsize="3993,2653" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDO8Hvf3AQAAAYbAAAOAAAAZHJzL2Uyb0RvYy54bWzsWW2P4jYQ/l6p/8HKx1ZsSAhZiJY9nZZl&#10;VenannTbH2AS50VN4tQOhL2q/73jcd4IcN3jjmtVwYdg4/F45vF4Hk+4e7PLUrJlQiY8XxjWzdgg&#10;LPd5kOTRwvjteTWaGUSWNA9oynO2MF6YNN7cf//dXVV4zOYxTwMmCCjJpVcVCyMuy8IzTenHLKPy&#10;hhcsh8GQi4yW0BWRGQhagfYsNe3x2DUrLoJCcJ9JCb8u9aBxj/rDkPnlr2EoWUnShQG2lfgU+Fyr&#10;p3l/R71I0CJO/NoMeoYVGU1yWLRVtaQlJRuRHKjKEl9wycPyxueZycMw8Rn6AN5Y44E3T4JvCvQl&#10;8qqoaGECaAc4na3W/2X7XpAkWBgTg+Q0gy3CVYmtoKmKyAOJJ1F8KN4L7R8033H/dwnD5nBc9SMt&#10;TNbVzzwAdXRTcoRmF4pMqQCnyQ534KXdAbYriQ8/2tPJFD4G8WHMcmeOCx3cIz+GjVTzHHsyN4ga&#10;ntXb58eP9fTJfA5uqLm2O52oiSb19Lpoa22bdgw7rY81Cs4+CvNLo+DYDniL3rja0QaKyXxm1b4c&#10;IDCc00dgb9ZJ9+G0yS6g5JcF1IeYFgzjVKpwqaEEv3RArQRj6gQTCzesKlCqiSjZD6feiBKTEHX/&#10;GEivhrAFg3r+RpZPjGM80u07WWKMRQG0MMqD2vRnyBlhlkJK+HFExkQthQ+9I1ErBjulxX4wyfOY&#10;VAR3r1ba6LIbIdQ1s233qC6I4E6X3dMF9rcW0rgx2t/ltdXQIlTl3TGet4JLdV6ewTaIL4QeNICQ&#10;8vCELKw9lNVz6iUEJNRhKhUGgVS61pAUtFSWqSVUk1SQWFQgqx8yvmXPHIfKQQaARbrRNO9L6XPQ&#10;s0oPwwy1AJ7wdlFla29nc75K0hR3Ic2VKbcT10VTJE+TQA0qa6SI1g+pIFuqSAI/yhlQticGyTgP&#10;UFnMaPBYt0uapLoN8iliCye4hkCdZWSBP+fj+ePsceaMHNt9HDnj5XL0dvXgjNyVdTtdTpYPD0vr&#10;L2Wa5XhxEgQsV9Y1jGQ5rzugNTdqLmk5ac+LPWdX+Dl01tw3A7EAX5pv9A4Sqj6gKoVKb82DFzis&#10;gmuKhSsBNGIuPhqkAnpdGPKPDRXMIOlPOaSbueU4io+x40xvbeiI/si6P0JzH1QtjNKAAFfNh1Jz&#10;+KYQSRTDSjrCcv4W2CZM1HFG+7RVdQcyHrZqjvoEC7hN6tJceKsQGnKd4vqvxYWOPQX/FQvMLX2O&#10;GhaAnKHpbFIP9HhwOKdjgcEsiMzjJPgNWOC2gbJlgZlGs5fq4aB9OQkM0TiBYIvFfqr4DBKAPSLt&#10;Ph2nACUSE9ttNq2T2ucAG0jgmK4+BaBMpwzsP4MEdHQBFei89kkSqGWb6xPKwqrwfS4JxOo+Blic&#10;TwLapgZQsOZKAqo8Onrtv5LA1yEBqFz7BRHWIZclgfpaDyceGYd6TQ57RS3QTepoYDCtTX3DWugb&#10;0ACUbINiAMudi9UCHRwnMGzBOJsHrsXAtRiA6uFaDKi64H9cDMBbiz0iwIvRJYkALoW6Zm9vmU0O&#10;G9zrIXU1b8UO53Q0MJjVZr5/gQYscGzAA84lyoFDOE5A2IJxNg1cy4HPpYFrOXB9J/SffSeESRH+&#10;bAFO2/s3p99Hvuv+vrr/GwAA//8DAFBLAwQUAAYACAAAACEAZHuW8OIAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwW7CMAyG75P2DpEn7QZJgFVQmiKEtp3QpMGkabfQmLaiSaomtOXt553GzZY/&#10;/f7+bDPahvXYhdo7BXIqgKErvKldqeDr+DZZAgtRO6Mb71DBDQNs8seHTKfGD+4T+0MsGYW4kGoF&#10;VYxtynkoKrQ6TH2Ljm5n31kdae1Kbjo9ULht+EyIhFtdO/pQ6RZ3FRaXw9UqeB/0sJ3L135/Oe9u&#10;P8eXj++9RKWen8btGljEMf7D8KdP6pCT08lfnQmsUbCQck6ogsliRQMRSykSYCcFM5kI4HnG7zvk&#10;vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDO8Hvf3AQAAAYbAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBke5bw4gAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAADYHAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARQgAAAAA&#10;">
+              <v:group w14:anchorId="1C6C39D6" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:205.65pt;margin-top:-24.65pt;width:199.65pt;height:132.65pt;z-index:-251645440;mso-position-horizontal-relative:page" coordorigin="4239,180" coordsize="3993,2653" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXmN7FdAQAAGYXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1v2zYQ/j5g/4HQxw2NbNlRbCFOMbRN&#10;MKDbCtT7AbTeMUnUSNly+uv38Kg3K3HXunOGYc4HhTSPx7vn7h6edPt6n2dsF0qVimJlTa8mFgsL&#10;XwRpEa+s39f3rxYWUxUvAp6JIlxZj6GyXt99/91tXXqhIxKRBaFkUFIory5XVlJVpWfbyk/CnKsr&#10;UYYFFiMhc15hKmM7kLyG9jyzncnEtWshg1IKP1QKv741i9Yd6Y+i0K9+iyIVVixbWbCtoqek50Y/&#10;7btb7sWSl0nqN2bwE6zIeVrg0E7VW15xtpXpE1V56kuhRFRd+SK3RRSlfkg+wJvpZOTNgxTbknyJ&#10;vTouO5gA7Qink9X6v+4+SJYGK2tmsYLnCBGdyhwNTV3GHiQeZPmx/CCNfxi+F/4fCsv2eF3PYyPM&#10;NvUvIoA6vq0EQbOPZK5VwGm2pwg8dhEI9xXz8aNzPbvGn8V8rE3dxdzFhGLkJwik3jd3ZkuL6eVF&#10;Ez4/eddsny2XcEPvddzrmd5oc8+cS7Y2thnHaNL52KAwP0RheW4U5s4c3pI3rnG0hWK2XEwbX54g&#10;MN4zROBg11H3UW2qTyj1bQn1MeFlSHmqdLo0UMIvk1D3Mgx1BbMpBawuSarNKDVMp8GKFlPIur9N&#10;pC+GsAODe/5WVQ+hoHzku/eqohyLA4woy4PG9DU4I8ozUMKPr9iE6aPoYSISd2KIlBH7wWbrCasZ&#10;Ra9R2upyWiHStXAc91ldyOBelzPQBfs7C3nSGu3vi8ZqjBjXvDuheiuF0vWyhm3IL4IeGiCkPTwi&#10;i7PHsmZPc4QEoY6pVFoMVLoxkJS80pbpI/SQ1SAWncj6h1zswrWgpWrEADikX82KoZSpg4FVZhk7&#10;9AFU4d2h2tZBZAtxn2YZRSErtCk3M9clU5TI0kAvamuUjDdvMsl2XF8S9KedgbIDMZBxEZCyJOTB&#10;u2Zc8TQzY8hnwBZEYxJXU4vyNiJ4RBJLYa4eXJUYJEJ+sliNa2dlqT+3XIYWy34uUIbL6Xyu7yma&#10;zK9vHEzkcGUzXOGFD1Urq7IQeD18U5m7bVvKNE5wkkG+ED+BhaNUpznZZ6xqJmACGjXc/Rl2dNuS&#10;NnfEjYZpfAfoO/CfuiPmzjX81+y4nJr8atkRtWRoftYsDO6H8Z6eHUe7ELHnL4cXYMebFsqOHRcG&#10;zQEFIgG/nRzHaBxBsMPisIS+ghwRI9bF6Xlq1CIJc9w2aL3UITc6IMfndA2pkWR6ZbD/BHI02QWK&#10;NPX+WXJsZNu2gmRxKv6fSo6J7lOAxenkaGxqAYU1F3JEh2ho86XJEW86wwaa+tbzkmPTBqISiIm5&#10;19b2F/SO/aaeHkfbOkoY984vQI9o8UfNI7XHZ+sdeziOYNiBcTI/XprHS/OIbvN/2zzi7e+AIOki&#10;PSdBookw7z5dV9LW9qgPREm3Xxee7unpcbSrY4R/gR6ncGzEj/NztI9P4TgCYQfGyfR4aR+/lh4v&#10;7eN/8N2ayAIfc/HGffC1eDint/H+8/jdXwAAAP//AwBQSwMEFAAGAAgAAAAhAGR7lvDiAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAMhu+T9g6RJ+0GSYBVUJoihLad0KTBpGm30Ji2okmq&#10;JrTl7eedxs2WP/3+/mwz2ob12IXaOwVyKoChK7ypXang6/g2WQILUTujG+9QwQ0DbPLHh0ynxg/u&#10;E/tDLBmFuJBqBVWMbcp5KCq0Okx9i45uZ99ZHWntSm46PVC4bfhMiIRbXTv6UOkWdxUWl8PVKngf&#10;9LCdy9d+fznvbj/Hl4/vvUSlnp/G7RpYxDH+w/CnT+qQk9PJX50JrFGwkHJOqILJYkUDEUspEmAn&#10;BTOZCOB5xu875L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAl5jexXQEAABmFwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZHuW8OIAAAALAQAA&#10;DwAAAAAAAAAAAAAAAADOBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN0HAAAAAA==&#10;">
                 <v:group id="Group 9" o:spid="_x0000_s1027" style="position:absolute;left:4245;top:186;width:3981;height:2" coordorigin="4245,186" coordsize="3981,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSlSazxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6ibaFomuEkItPYRCVRBvj+wzCWbfhuw2f759t1DocZiZ3zDb/Wga0VPnassK4kUE&#10;griwuuZSwfl0eFqDcB5ZY2OZFEzkYL+bPWwx0XbgL+qPvhQBwi5BBZX3bSKlKyoy6Ba2JQ7ezXYG&#10;fZBdKXWHQ4CbRi6j6FUarDksVNhSVlFxP34bBe8DDukqfuvz+y2brqeXz0sek1KP8zHdgPA0+v/w&#10;X/tDK3iG3yvhBsjdDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSlSazxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 10" o:spid="_x0000_s1028" style="position:absolute;left:4245;top:186;width:3981;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3981,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQANW0qpwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6qgK9UoogiLiKyten40z7bYvJQmq9Vfb4SFPQ4z8w0zW7SmEjdqXGlZwaAfgSDO&#10;rC45V3BMN58TEM4ja6wsk4IHOVjMOx8zjLW984Fuic9FgLCLUUHhfR1L6bKCDLq+rYmDd7GNQR9k&#10;k0vd4D3ATSWHUTSWBksOCwXWtCoouya/RsFpk0y+fmh0PmL63F2TMt2u90+let12OQXhqfX/4b/2&#10;t1YwgveVcAPk/AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQANW0qpwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l3981,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;3981,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 7" o:spid="_x0000_s1029" style="position:absolute;left:4250;top:191;width:2;height:2631" coordorigin="4250,191" coordsize="2,2631" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNCx1fwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1plRapRRFQ8iLAqiLdH82yLzUtpYlv/vVkQ9jjMzDfMfNmZUjRUu8KygngYgSBO&#10;rS44U3A5b7+nIJxH1lhaJgUvcrBc9L7mmGjb8i81J5+JAGGXoILc+yqR0qU5GXRDWxEH725rgz7I&#10;OpO6xjbATSlHUTSRBgsOCzlWtM4pfZyeRsGuxXY1jjfN4XFfv27nn+P1EJNSg363moHw1Pn/8Ke9&#10;1wom8Hcl3AC5eAMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNCx1fwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:shape id="Freeform 8" o:spid="_x0000_s1030" style="position:absolute;left:4250;top:191;width:2;height:2631;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,2631" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBWAXOlxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qaBJhJdpbQk9NKDtorHZ/aZBLNvw+5W03/vCoUeh5n5hlmuR9OLCznfWVbwPEtA&#10;ENdWd9wo+P4qn+YgfEDW2FsmBb/kYb2aPCyx0PbKG7psQyMihH2BCtoQhkJKX7dk0M/sQBy9k3UG&#10;Q5SukdrhNcJNL9MkyaTBjuNCiwO9tVSftz9Gwf7zJS/rMpWHJttV72bjsuqYK/U4HV8XIAKN4T/8&#10;1/7QCnK4X4k3QK5uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFYBc6XEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,2631e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,191;0,2822" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 5" o:spid="_x0000_s1031" style="position:absolute;left:4245;top:2827;width:3981;height:2" coordorigin="4245,2827" coordsize="3981,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDT2Cy2wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhCt3VSVoqEh2DiJUuQsEHiLtL5pqEZO6EzJjH33cWhS4P571JR9OInjpXWVYQLyIQxLnV&#10;FRcKrpevtxUI55E1NpZJwUQO0u3sZYOJtgOfqD/7QoQQdgkqKL1vEyldXpJBt7AtceAetjPoA+wK&#10;qTscQrhp5HsULaXBikNDiS3tS8rr89MoOA447D7iQ5/Vj/10v3z+3LKYlHqdj7s1CE+j/xf/ub+1&#10;grA1XAk3QG5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANPYLLbBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:shape id="Freeform 6" o:spid="_x0000_s1032" style="position:absolute;left:4245;top:2827;width:3981;height:2;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3981,2" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMFkCswwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvzUbBVqOriCKUIqUm6vmRfSbB7NuQXTX117uFQo/DzHzDzJedqcWNWldZVjCMYhDE&#10;udUVFwoO2fZ1AsJ5ZI21ZVLwQw6Wi97LHBNt77ynW+oLESDsElRQet8kUrq8JIMusg1x8M62NeiD&#10;bAupW7wHuKnlKI7fpMGKw0KJDa1Lyi/p1Sg4btPJ+zeNTwfMHrtLWmWfm6+HUoN+t5qB8NT5//Bf&#10;+0MrmMLvlXAD5OIJAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjBZArMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l3981,e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;3981,0" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <v:group id="Group 3" o:spid="_x0000_s1033" style="position:absolute;left:8221;top:191;width:2;height:2631" coordorigin="8221,191" coordsize="2,2631" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtPcIaxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvQr/DMoXedBNLS0ndiEiVHqRQLYi3ITv5g9nZkF2T+O07h0JvM7w37/1mtZ5cqwbqQ+PZQLpI&#10;QBEX3jZcGfg57eZvoEJEtth6JgN3CrDOH2YrzKwf+ZuGY6yUhHDI0EAdY5dpHYqaHIaF74hFK33v&#10;MMraV9r2OEq4a/UySV61w4alocaOtjUV1+PNGdiPOG6e04/hcC2398vp5et8SMmYp8dp8w4q0hT/&#10;zX/Xn1bwhV5+kQF0/gsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtPcIaxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                   <v:shape id="Freeform 4" o:spid="_x0000_s1034" style="position:absolute;left:8221;top:191;width:2;height:2631;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2,2631" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBjNY7wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhN7qJoKxpK5BWiK9eFCr9DjNTpNgdjbsrhr/fbdQ8DaP9znLYjCduJLzrWUF6TQBQVxZ&#10;3XKt4PNQPr+A8AFZY2eZFNzJQ7Eaj5aYa3vjHV33oRYxhH2OCpoQ+lxKXzVk0E9tTxy5H+sMhghd&#10;LbXDWww3nZwlSSYNthwbGuzpraHqvL8YBaftfFFW5Ux+1dlx8252Ltt8L5R6mgzrVxCBhvAQ/7s/&#10;dJyfwt8v8QC5+gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDBjNY7wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,2631e" filled="f" strokeweight=".58pt">
                     <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,191;0,2822" o:connectangles="0,0"/>
                   </v:shape>
                 </v:group>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DA6B25">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85128" w:rsidRDefault="00B85128">
+    <w:p w14:paraId="4F1E00E3" w14:textId="77777777" w:rsidR="00B85128" w:rsidRDefault="00B85128">
       <w:pPr>
         <w:spacing w:before="8" w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D4940" w:rsidRPr="003D4940" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="4D14F695" w14:textId="77777777" w:rsidR="003D4940" w:rsidRPr="003D4940" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="333" w:lineRule="auto"/>
         <w:ind w:right="3322"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>專題題目：我愛育達資訊網 專題指導老師：</w:t>
       </w:r>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
@@ -19258,755 +19256,755 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">老師 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="003D4940" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="38447E1B" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="003D4940" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="333" w:lineRule="auto"/>
         <w:ind w:right="3322"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>專題組員：</w:t>
       </w:r>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>99401555</w:t>
       </w:r>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>王小明</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="003D4940" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="36A6B2B1" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="003D4940" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="1200" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>99401888</w:t>
       </w:r>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003D4940">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>張大豪</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRPr="003D4940" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="342204D2" w14:textId="77777777" w:rsidR="004D6304" w:rsidRPr="003D4940" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="181FC1EF" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="155FB8E8" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="14454FE9" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="421756E4" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="146D39FA" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="3D55FACC" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="268328D2" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="10C1C96C" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="7558F27F" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="705BF02A" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="1219692E" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="73E4CF2B" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="2BEC8D13" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="2CECCD79" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="13935DF2" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="1787CF3A" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="5025B465" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="518655BD" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="299425B4" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="33772F67" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="7E62410E" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="1A66B099" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="70919075" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="1B5FBF29" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="433535AD" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="6B590703" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="516EDDC6" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="253ECD1F" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="754FF015" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="16BA3CF5" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="01C14911" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="6F1CBE48" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="3CBCB756" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="2ED22D4B" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="502061EC" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="0559861C" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="567A9ED0" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="392B65B5" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="50E9A9EB" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="2F287C0E" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="3F2BFD34" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="159D7EBF" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="56142A78" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="5EAE2990" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="5A7D6FB3" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="1932FF92" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="548339D6" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="494EB09E" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="6ADA6A1F" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="58262776" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="4AC4D1FA" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="7BB8442D" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="671C62D0" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="4707B821" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="0E2F996A" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="531D3FAA" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="24203387" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="0265828F" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="0B4E6A7D" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+    <w:p w14:paraId="5A57FC47" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
       <w:pPr>
         <w:spacing w:before="13" w:after="0" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+    <w:p w14:paraId="7C760978" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1628" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -20020,142 +20018,142 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:tab/>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004D6304">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11940" w:h="16860"/>
       <w:pgMar w:top="1320" w:right="1040" w:bottom="280" w:left="1600" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:num="2" w:space="720" w:equalWidth="0">
         <w:col w:w="1783" w:space="979"/>
         <w:col w:w="6538"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002124D8" w:rsidRDefault="002124D8">
+    <w:p w14:paraId="19995018" w14:textId="77777777" w:rsidR="002124D8" w:rsidRDefault="002124D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002124D8" w:rsidRDefault="002124D8">
+    <w:p w14:paraId="59410796" w14:textId="77777777" w:rsidR="002124D8" w:rsidRDefault="002124D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004D6304" w:rsidRDefault="00510DED">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0804AA80" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00510DED">
     <w:pPr>
       <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6679E7B2" wp14:editId="6DBA7AA4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3790315</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10012680</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="110490" cy="151765"/>
               <wp:effectExtent l="0" t="1905" r="4445" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="110490" cy="151765"/>
                       </a:xfrm>
@@ -20166,133 +20164,133 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+                        <w:p w14:paraId="4F2F73DB" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="224" w:lineRule="exact"/>
                             <w:ind w:left="20" w:right="-50"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>--</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="6679E7B2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:298.45pt;margin-top:788.4pt;width:8.7pt;height:11.95pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1pgBHqgIAAKgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TriUvYDCRsmyVJXS&#10;i5T0A7xgFqvGprZ3IY367x2bZbNJVKlqy4M12OMzc2aO5/JqaDk6UKWZFBkOLwKMqChlxcQuw1/v&#10;C2+JkTZEVIRLQTP8QDW+Wr19c9l3KY1kI3lFFQIQodO+y3BjTJf6vi4b2hJ9ITsq4LCWqiUGftXO&#10;rxTpAb3lfhQEc7+XquqULKnWsJuPh3jl8OualuZzXWtqEM8w5Gbcqty6tau/uiTpTpGuYeUxDfIX&#10;WbSECQh6gsqJIWiv2CuolpVKalmbi1K2vqxrVlLHAdiEwQs2dw3pqOMCxdHdqUz6/8GWnw5fFGJV&#10;hiOMBGmhRfd0MOhGDiiy1ek7nYLTXQduZoBt6LJjqrtbWX7TSMh1Q8SOXisl+4aSCrIL7U3/7OqI&#10;oy3Itv8oKwhD9kY6oKFWrS0dFAMBOnTp4dQZm0ppQ4ZBnMBJCUfhLFzMZy4CSafLndLmPZUtskaG&#10;FTTegZPDrTY2GZJOLjaWkAXj3DWfi2cb4DjuQGi4as9sEq6Xj0mQbJabZezF0XzjxUGee9fFOvbm&#10;RbiY5e/y9ToPf9q4YZw2rKqosGEmXYXxn/XtqPBRESdlaclZZeFsSlrttmuu0IGArgv3HQty5uY/&#10;T8MVAbi8oBRGcXATJV4xXy68uIhnXrIIll4QJjfJHKoe58VzSrdM0H+nhPoMJ7NoNmrpt9wC973m&#10;RtKWGZgcnLUZXp6cSGoVuBGVa60hjI/2WSls+k+lgHZPjXZ6tRIdxWqG7QAoVsRbWT2AcpUEZYEI&#10;YdyB0Uj1A6MeRkeG9fc9URQj/kGA+u2cmQw1GdvJIKKEqxk2GI3m2ozzaN8ptmsAeXxfQl7DC6mZ&#10;U+9TFsd3BePAkTiOLjtvzv+d19OAXf0CAAD//wMAUEsDBBQABgAIAAAAIQDZ5iv24QAAAA0BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqF2gLglxqgrBCQmRhgNHJ3YTq/E6xG4b&#10;/p7lBMedeZqdKTazH9jJTtEFVLBcCGAW22Acdgo+6pebB2AxaTR6CGgVfNsIm/LyotC5CWes7GmX&#10;OkYhGHOtoE9pzDmPbW+9joswWiRvHyavE51Tx82kzxTuB34rhOReO6QPvR7tU2/bw+7oFWw/sXp2&#10;X2/Ne7WvXF1nAl/lQanrq3n7CCzZOf3B8FufqkNJnZpwRBPZoGCVyYxQMlZrSSMIkcv7O2ANSVKI&#10;NfCy4P9XlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANaYAR6oCAACoBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2eYr9uEAAAANAQAADwAA&#10;AAAAAAAAAAAAAAAEBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABIGAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:298.45pt;margin-top:788.4pt;width:8.7pt;height:11.95pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaav/g5wEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s9msaIFos1VpVYRU&#10;KFLLB0wcJ7FIPGbs3WT5esbOZinwhnixJnM5c+bMZHs1Db04aPIGbSnz1VoKbRXWxral/Pp09+qt&#10;FD6AraFHq0t51F5e7V6+2I6u0BvssK81CQaxvhhdKbsQXJFlXnV6AL9Cpy0HG6QBAn9Sm9UEI6MP&#10;fbZZry+zEal2hEp7z97bOSh3Cb9ptAoPTeN1EH0pmVtIL6W3im+220LRErjOqBMN+AcWAxjLTc9Q&#10;txBA7Mn8BTUYReixCSuFQ4ZNY5ROM/A0+fqPaR47cDrNwuJ4d5bJ/z9Y9fnwhYSpS7mRwsLAK3rS&#10;UxDvcRKbqM7ofMFJj47TwsRu3nKa1Lt7VN+8sHjTgW31NRGOnYaa2eWxMntWOuP4CFKNn7DmNrAP&#10;mICmhoYoHYshGJ23dDxvJlJRsWW+fv2OI4pD+UX+5vIidYBiKXbkwweNg4hGKYkXn8DhcO9DJAPF&#10;khJ7WbwzfZ+W39vfHJwYPYl85DszD1M1ncSosD7yGITzLfHts9Eh/ZBi5Dsqpf++B9JS9B8tSxGP&#10;bjFoMarFAKu4tJRBitm8CfNx7h2ZtmPkWWyL1yxXY9IoUdeZxYkn30aa8HTH8fief6esX3/b7icA&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZ5iv24QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqF2gLglxqgrBCQmRhgNHJ3YTq/E6xG4b/p7lBMedeZqdKTazH9jJTtEFVLBcCGAW&#10;22Acdgo+6pebB2AxaTR6CGgVfNsIm/LyotC5CWes7GmXOkYhGHOtoE9pzDmPbW+9joswWiRvHyav&#10;E51Tx82kzxTuB34rhOReO6QPvR7tU2/bw+7oFWw/sXp2X2/Ne7WvXF1nAl/lQanrq3n7CCzZOf3B&#10;8FufqkNJnZpwRBPZoGCVyYxQMlZrSSMIkcv7O2ANSVKINfCy4P9XlD8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA2mr/4OcBAAC1AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA2eYr9uEAAAANAQAADwAAAAAAAAAAAAAAAABBBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+                  <w:p w14:paraId="4F2F73DB" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="224" w:lineRule="exact"/>
                       <w:ind w:left="20" w:right="-50"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>--</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="zh-TW"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25FFE3C2" wp14:editId="64D15ED1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6755130</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10012680</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="114300" cy="151765"/>
               <wp:effectExtent l="1905" t="1905" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="114300" cy="151765"/>
                       </a:xfrm>
@@ -20303,51 +20301,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+                        <w:p w14:paraId="45BBA804" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
                           <w:pPr>
                             <w:spacing w:after="0" w:line="224" w:lineRule="exact"/>
                             <w:ind w:left="40" w:right="-20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="00AF3B32">
                             <w:rPr>
@@ -20359,157 +20357,157 @@
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:531.9pt;margin-top:788.4pt;width:9pt;height:11.95pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhMplprAIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hydwqk5AUUUqUhTJO6&#10;F6ndD3CMCdbAZrYT6Kb9951NSNNWk6ZtfEBn+/zcPXePb3nTNzU6MqW5FCkOrwKMmKCy4GKf4i8P&#10;ubfASBsiClJLwVL8yDS+Wb19s+zahE1kJeuCKQQgQiddm+LKmDbxfU0r1hB9JVsm4LCUqiEGlmrv&#10;F4p0gN7U/iQIZn4nVdEqSZnWsJsNh3jl8MuSUfOpLDUzqE4x5GbcX7n/zv791ZIke0XaitNTGuQv&#10;smgIFxD0DJURQ9BB8VdQDadKalmaKyobX5Ylp8xxADZh8ILNfUVa5rhAcXR7LpP+f7D04/GzQryA&#10;3mEkSAMtemC9QbeyR6GtTtfqBJzuW3AzPWxbT8tUt3eSftVIyE1FxJ6tlZJdxUgB2bmb/sXVAUdb&#10;kF33QRYQhhyMdEB9qRoLCMVAgA5dejx3xqZCbcgwug7ghMJROA3ns6nNzSfJeLlV2rxjskHWSLGC&#10;xjtwcrzTZnAdXWwsIXNe1675tXi2AZjDDoSGq/bMJuF6+SMO4u1iu4i8aDLbelGQZd4630TeLA/n&#10;0+w622yy8KeNG0ZJxYuCCRtm1FUY/VnfTgofFHFWlpY1LyycTUmr/W5TK3QkoOvcfaeCXLj5z9Nw&#10;9QIuLyiFkyi4ncRePlvMvSiPpl48DxZeEMa38SyI4ijLn1O644L9OyXUpTieTqaDln7LLXDfa24k&#10;abiByVHzJsWLsxNJrAK3onCtNYTXg31RCpv+Uymg3WOjnV6tRAexmn7Xnx4GgFkt72TxCAJWEgQG&#10;WoSpB0Yl1XeMOpggKdbfDkQxjOr3Ah6BHTejoUZjNxpEULiaYoPRYG7MMJYOreL7CpCHZybkGh5K&#10;yZ2In7IABnYBU8FxOU0wO3Yu187rac6ufgEAAP//AwBQSwMEFAAGAAgAAAAhAP5i7oLgAAAADwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxYMhDZ6JpOE4ITEqIrB45pk7XRGqc0&#10;2VbeHu80bt8vW78/55vJ9+xkx+gCKljMBTCLTTAOWwVf1dv9ClhMGo3uA1oFvzbCpri9yXVmwhlL&#10;e9qlllEJxkwr6FIaMs5j01mv4zwMFmm2D6PXieLYcjPqM5X7nj8IIbnXDulCpwf70tnmsDt6Bdtv&#10;LF/dz0f9We5LV1XPAt/lQam72bRdA0t2StdluOiTOhTkVIcjmsh6ykI+knsielpKosuOWC2IaiIp&#10;xBJ4kfP/fxR/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOEymWmsAgAArwUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP5i7oLgAAAADwEAAA8A&#10;AAAAAAAAAAAAAAAABgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAATBgAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="25FFE3C2" id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:531.9pt;margin-top:788.4pt;width:9pt;height:11.95pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzDu6H5gEAALwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv1DAMfkfiP0R559oONlB1vWlsGkIa&#10;DGnjB6Rp0ka0cXBy1x6/Hidtj8HeJl4ix3Y+f/7sbC+noWcHhd6ArXixyTlTVkJjbFvx74+3bz5w&#10;5oOwjejBqoofleeXu9evtqMr1Rl00DcKGYFYX46u4l0IrswyLzs1CL8BpywFNeAgAl2xzRoUI6EP&#10;fXaW5xfZCNg4BKm8J+/NHOS7hK+1kuFea68C6ytO3EI6MZ11PLPdVpQtCtcZudAQL2AxCGOp6Anq&#10;RgTB9mieQQ1GInjQYSNhyEBrI1Xqgbop8n+6eeiEU6kXEse7k0z+/8HKr4dvyExDs+PMioFG9Kim&#10;wD7CxIqozuh8SUkPjtLCRO6YGTv17g7kD88sXHfCtuoKEcZOiYbYpZfZk6czjo8g9fgFGioj9gES&#10;0KRxiIAkBiN0mtLxNJlIRcaSxbu3OUUkhYrz4v3FeeSWiXJ97NCHTwoGFo2KIw0+gYvDnQ9z6poS&#10;a1m4NX2fht/bvxyEGT2JfOQ7Mw9TPS0qLZrU0BypG4R5pegLkNEB/uJspHWquP+5F6g46z9bUiTu&#10;3mrgatSrIaykpxUPnM3mdZh3dO/QtB0hz5pbuCLVtEkdRXlnFgtdWpGkybLOcQef3lPWn0+3+w0A&#10;AP//AwBQSwMEFAAGAAgAAAAhAP5i7oLgAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAM&#10;hu9IvEPkSdxYMhDZ6JpOE4ITEqIrB45pk7XRGqc02VbeHu80bt8vW78/55vJ9+xkx+gCKljMBTCL&#10;TTAOWwVf1dv9ClhMGo3uA1oFvzbCpri9yXVmwhlLe9qlllEJxkwr6FIaMs5j01mv4zwMFmm2D6PX&#10;ieLYcjPqM5X7nj8IIbnXDulCpwf70tnmsDt6BdtvLF/dz0f9We5LV1XPAt/lQam72bRdA0t2Stdl&#10;uOiTOhTkVIcjmsh6ykI+knsielpKosuOWC2IaiIpxBJ4kfP/fxR/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMO7ofmAQAAvAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAP5i7oLgAAAADwEAAA8AAAAAAAAAAAAAAAAAQAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
+                  <w:p w14:paraId="45BBA804" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="00DA6B25">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="224" w:lineRule="exact"/>
                       <w:ind w:left="40" w:right="-20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00AF3B32">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="41BD9D7F" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
     <w:pPr>
       <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="0"/>
         <w:szCs w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004D6304" w:rsidRDefault="004D6304">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6E721070" w14:textId="77777777" w:rsidR="004D6304" w:rsidRDefault="004D6304">
     <w:pPr>
       <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:sz w:val="0"/>
         <w:szCs w:val="0"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002124D8" w:rsidRDefault="002124D8">
+    <w:p w14:paraId="177C390B" w14:textId="77777777" w:rsidR="002124D8" w:rsidRDefault="002124D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002124D8" w:rsidRDefault="002124D8">
+    <w:p w14:paraId="41EEDE2D" w14:textId="77777777" w:rsidR="002124D8" w:rsidRDefault="002124D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="087D632E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA3EB6B2"/>
     <w:lvl w:ilvl="0" w:tplc="82EE6A72">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="522" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1062" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -20562,147 +20560,152 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3942" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4422" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="110"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D6304"/>
+    <w:rsid w:val="000071D8"/>
     <w:rsid w:val="00043C3E"/>
     <w:rsid w:val="002124D8"/>
     <w:rsid w:val="003D4940"/>
     <w:rsid w:val="003F32F4"/>
     <w:rsid w:val="004129BE"/>
     <w:rsid w:val="004D6304"/>
     <w:rsid w:val="004F7E09"/>
     <w:rsid w:val="00510DED"/>
     <w:rsid w:val="005B2B11"/>
     <w:rsid w:val="005D50B3"/>
+    <w:rsid w:val="005E1537"/>
     <w:rsid w:val="00747384"/>
     <w:rsid w:val="008C7844"/>
+    <w:rsid w:val="00945710"/>
     <w:rsid w:val="00AF3B32"/>
     <w:rsid w:val="00B240A8"/>
     <w:rsid w:val="00B85128"/>
     <w:rsid w:val="00C70665"/>
     <w:rsid w:val="00CA06DA"/>
     <w:rsid w:val="00D469DF"/>
     <w:rsid w:val="00DA6B25"/>
     <w:rsid w:val="00EE1EF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2A50A04B"/>
+  <w14:docId w14:val="4696CAAA"/>
   <w15:docId w15:val="{503B8492-C78A-431D-B20B-9B48F47CFD17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -21030,50 +21033,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0023102B"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -21137,51 +21145,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00510DED"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004129BE"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -21432,63 +21440,63 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2959</Characters>
+  <Pages>7</Pages>
+  <Words>518</Words>
+  <Characters>2954</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3472</CharactersWithSpaces>
+  <CharactersWithSpaces>3466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>國立交通大學</dc:title>
   <dc:creator>AA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-08-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2015-02-20T00:00:00Z</vt:filetime>
   </property>