--- v0 (2026-06-03)
+++ v1 (2026-11-03)
@@ -2,115 +2,123 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00B24089" w:rsidRDefault="00B24089" w:rsidP="00B24089">
+    <w:p w14:paraId="4C23B7E5" w14:textId="7D580AF7" w:rsidR="00B24089" w:rsidRDefault="00B24089" w:rsidP="00B24089">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>育達科技大學</w:t>
+        <w:t>育達科技</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>物聯網學</w:t>
+        <w:t>大學物聯網</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF6EE7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>工</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">程與應用學士學位學程  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRDefault="00E06406" w:rsidP="00B24089">
+    <w:p w14:paraId="1152A8A8" w14:textId="77777777" w:rsidR="00B24089" w:rsidRDefault="00E06406" w:rsidP="00B24089">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00B24089">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>學年度專題製作計畫書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C6A16" w:rsidRPr="005C6A16" w:rsidRDefault="00B24089" w:rsidP="005C6A16">
+    <w:p w14:paraId="2B1CEE0E" w14:textId="77777777" w:rsidR="005C6A16" w:rsidRPr="005C6A16" w:rsidRDefault="00B24089" w:rsidP="005C6A16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLineChars="500" w:firstLine="1600"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>題</w:t>
       </w:r>
       <w:r w:rsidR="005C6A16">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
@@ -146,51 +154,51 @@
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidR="005C6A16" w:rsidRPr="005C6A16">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C6A16">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="005C6A16" w:rsidRPr="005C6A16">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRPr="005C6A16" w:rsidRDefault="00B24089" w:rsidP="005C6A16">
+    <w:p w14:paraId="0FE54B55" w14:textId="77777777" w:rsidR="00B24089" w:rsidRPr="005C6A16" w:rsidRDefault="00B24089" w:rsidP="005C6A16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLineChars="500" w:firstLine="1600"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>專題小組</w:t>
       </w:r>
       <w:r w:rsidR="005C6A16">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -243,472 +251,470 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>日期</w:t>
       </w:r>
       <w:r w:rsidR="005C6A16">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005C6A16" w:rsidRPr="005C6A16">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRDefault="00B24089" w:rsidP="00B24089">
+    <w:p w14:paraId="6A87B0DA" w14:textId="77777777" w:rsidR="00B24089" w:rsidRDefault="00B24089" w:rsidP="00B24089">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00B24089">
+    <w:p w14:paraId="72988524" w14:textId="77777777" w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00B24089">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>計畫書內容</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06406" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00B24089">
+    <w:p w14:paraId="6038B022" w14:textId="77777777" w:rsidR="00E06406" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00B24089">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ㄧ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、專題計畫之背景、動機及目的</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06406" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00B24089">
+    <w:p w14:paraId="79CA0481" w14:textId="77777777" w:rsidR="00E06406" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00B24089">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>二、專題製作之範圍與限制</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>需詳述</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00B24089">
+    <w:p w14:paraId="561BC83E" w14:textId="77777777" w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00B24089">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>三、專題計畫之製作內容</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>需詳述</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
+    <w:p w14:paraId="02DDC446" w14:textId="77777777" w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="236" w:left="566"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>內容介紹：重要性、完整性、可應用性與原創性</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
+    <w:p w14:paraId="10BF6B6D" w14:textId="77777777" w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="236" w:left="566"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>功能介紹</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
+    <w:p w14:paraId="1A88FEB5" w14:textId="77777777" w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="236" w:left="566"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>預計可能遭遇之困難及解決途徑</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
+    <w:p w14:paraId="14A02286" w14:textId="77777777" w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="236" w:left="566"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>預計達成之目標</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00B24089">
+    <w:p w14:paraId="5E592E11" w14:textId="77777777" w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00B24089">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>四、專題製作之規劃與流程</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
+    <w:p w14:paraId="1E4935A5" w14:textId="77777777" w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="236" w:left="566"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>專題製作之流程規劃</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
+    <w:p w14:paraId="799BAAE4" w14:textId="77777777" w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="236" w:left="566"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>專題所需功能模組之規劃</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
+    <w:p w14:paraId="63F7F69F" w14:textId="77777777" w:rsidR="00B24089" w:rsidRPr="00E06406" w:rsidRDefault="00B24089" w:rsidP="00E06406">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="236" w:left="566"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>系統與開發工具之需求規劃</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF6AD0" w:rsidRPr="00BF6AD0" w:rsidRDefault="00B24089" w:rsidP="00B162D1">
+    <w:p w14:paraId="3ABD0D1A" w14:textId="77777777" w:rsidR="00BF6AD0" w:rsidRPr="00BF6AD0" w:rsidRDefault="00B24089" w:rsidP="00B162D1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:leftChars="236" w:left="566"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體a." w:eastAsia="標楷體a." w:cs="標楷體a."/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06406">
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>人力之分配與工作流程</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06406">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00BF6AD0" w:rsidRPr="00BF6AD0" w:rsidSect="00BF6AD0">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1418" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B57C9" w:rsidRDefault="004B57C9" w:rsidP="004B4E26">
+    <w:p w14:paraId="3B007D00" w14:textId="77777777" w:rsidR="004B57C9" w:rsidRDefault="004B57C9" w:rsidP="004B4E26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B57C9" w:rsidRDefault="004B57C9" w:rsidP="004B4E26">
+    <w:p w14:paraId="4AC457C0" w14:textId="77777777" w:rsidR="004B57C9" w:rsidRDefault="004B57C9" w:rsidP="004B4E26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體a.">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2103409910"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="004D0638" w:rsidRDefault="004D0638">
+      <w:p w14:paraId="383CA4A8" w14:textId="77777777" w:rsidR="004D0638" w:rsidRDefault="004D0638">
         <w:pPr>
           <w:pStyle w:val="a7"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B162D1" w:rsidRPr="00B162D1">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="004D0638" w:rsidRDefault="004D0638">
+  <w:p w14:paraId="09859E8C" w14:textId="77777777" w:rsidR="004D0638" w:rsidRDefault="004D0638">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B57C9" w:rsidRDefault="004B57C9" w:rsidP="004B4E26">
+    <w:p w14:paraId="01AC6209" w14:textId="77777777" w:rsidR="004B57C9" w:rsidRDefault="004B57C9" w:rsidP="004B4E26">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B57C9" w:rsidRDefault="004B57C9" w:rsidP="004B4E26">
+    <w:p w14:paraId="36D309AB" w14:textId="77777777" w:rsidR="004B57C9" w:rsidRDefault="004B57C9" w:rsidP="004B4E26">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F75EC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD6A282E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
@@ -1061,154 +1067,158 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5453" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF6AD0"/>
     <w:rsid w:val="000D78A5"/>
     <w:rsid w:val="00203FFB"/>
     <w:rsid w:val="002C6F36"/>
     <w:rsid w:val="004B4E26"/>
     <w:rsid w:val="004B57C9"/>
     <w:rsid w:val="004D0638"/>
     <w:rsid w:val="005C6A16"/>
     <w:rsid w:val="005C6F86"/>
     <w:rsid w:val="005C7FAE"/>
     <w:rsid w:val="0073597B"/>
     <w:rsid w:val="007C09DF"/>
     <w:rsid w:val="008F35B9"/>
     <w:rsid w:val="00956512"/>
     <w:rsid w:val="00AE4BEA"/>
     <w:rsid w:val="00B162D1"/>
     <w:rsid w:val="00B24089"/>
     <w:rsid w:val="00BF6AD0"/>
     <w:rsid w:val="00C41C66"/>
     <w:rsid w:val="00C47E52"/>
+    <w:rsid w:val="00CF6EE7"/>
     <w:rsid w:val="00D32B78"/>
     <w:rsid w:val="00E06406"/>
+    <w:rsid w:val="00EB67A5"/>
     <w:rsid w:val="00F15634"/>
     <w:rsid w:val="00F5051B"/>
     <w:rsid w:val="00FE262E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1FE0B0EA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{770501E0-C8F5-492A-B32F-B89AEECB9C7F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1270,98 +1280,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -1536,50 +1542,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -1678,51 +1689,51 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004B4E26"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1967,51 +1978,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E74BFEA0-4F88-46B1-8F33-4188D1D4B8D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>53</Words>
   <Characters>308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>360</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>USER</dc:creator>
   <cp:keywords/>
   <dc:description/>