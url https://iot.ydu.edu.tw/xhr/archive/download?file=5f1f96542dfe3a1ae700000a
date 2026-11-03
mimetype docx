--- v0 (2026-06-03)
+++ v1 (2026-11-03)
@@ -1,2315 +1,2849 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00D61A43" w:rsidRPr="00B267A4" w:rsidRDefault="00D61A43" w:rsidP="003D06AE">
+    <w:p w14:paraId="3A98B5C8" w14:textId="77777777" w:rsidR="00D61A43" w:rsidRPr="00907CB0" w:rsidRDefault="00D61A43" w:rsidP="003D06AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="413" w:lineRule="exact"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B267A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>育達科技大學</w:t>
       </w:r>
-      <w:r w:rsidR="006D1123">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="006D1123" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B267A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00E1646E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00E1646E" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>物聯網工程與應用學士學位學程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F3C30" w:rsidRPr="00B267A4" w:rsidRDefault="006D1123" w:rsidP="00D61A43">
+    <w:p w14:paraId="0F828BB5" w14:textId="4ED0EFC8" w:rsidR="007F3C30" w:rsidRPr="00907CB0" w:rsidRDefault="006D1123" w:rsidP="00D61A43">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4480"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="413" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D1123">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7E72" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1B22" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF015C" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:position w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>學年度專</w:t>
       </w:r>
-      <w:r w:rsidR="00BF015C" w:rsidRPr="00B267A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:r w:rsidR="00BF015C" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>題</w:t>
       </w:r>
-      <w:r w:rsidR="00BF015C" w:rsidRPr="00B267A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:r w:rsidR="00BF015C" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>計</w:t>
       </w:r>
-      <w:r w:rsidR="00D61A43" w:rsidRPr="00B267A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00D61A43" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>畫</w:t>
       </w:r>
-      <w:r w:rsidR="00BF015C" w:rsidRPr="00B267A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:r w:rsidR="00BF015C" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>書審</w:t>
       </w:r>
-      <w:r w:rsidR="00BF015C" w:rsidRPr="00B267A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:r w:rsidR="00BF015C" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>查</w:t>
       </w:r>
-      <w:r w:rsidR="00BF015C" w:rsidRPr="00B267A4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:r w:rsidR="00BF015C" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F3C30" w:rsidRDefault="007F3C30">
+    <w:p w14:paraId="1E364E43" w14:textId="77777777" w:rsidR="007F3C30" w:rsidRPr="00907CB0" w:rsidRDefault="007F3C30">
       <w:pPr>
         <w:spacing w:after="0" w:line="140" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F3C30" w:rsidRPr="001A55AB" w:rsidRDefault="006D1123" w:rsidP="006D1123">
+    <w:p w14:paraId="246519F6" w14:textId="03EB0355" w:rsidR="007F3C30" w:rsidRPr="00907CB0" w:rsidRDefault="006D1123" w:rsidP="006D1123">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D1123">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="004D746A" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D746A" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>填表日期：</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="92" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="977"/>
         <w:gridCol w:w="1088"/>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="1441"/>
         <w:gridCol w:w="1438"/>
         <w:gridCol w:w="1424"/>
         <w:gridCol w:w="1424"/>
         <w:gridCol w:w="1551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidTr="00BF015C">
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="3356974F" w14:textId="77777777" w:rsidTr="004E7E72">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="905"/>
+          <w:trHeight w:hRule="exact" w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9710" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="394F5402" w14:textId="02B44CB5" w:rsidR="007F3C30" w:rsidRPr="00907CB0" w:rsidRDefault="00BF015C" w:rsidP="004E7E72">
             <w:pPr>
-              <w:spacing w:before="3" w:after="0" w:line="190" w:lineRule="exact"/>
-[...4 lines deleted...]
-                <w:szCs w:val="19"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:right="-23"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>專題名稱：</w:t>
+            </w:r>
+            <w:r w:rsidR="001B664B" w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidTr="001A55AB">
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="3220DDD3" w14:textId="77777777" w:rsidTr="004E7E72">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="001A55AB" w:rsidP="006D1123">
+          <w:p w14:paraId="1BF78F96" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="332" w:lineRule="exact"/>
               <w:ind w:left="237" w:right="-20"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D06AE">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>學號</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="034C37D3" w14:textId="4CF0FF76" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="1E065453" w14:textId="71906EA1" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="73DDB03F" w14:textId="5EDD79A4" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="1ABF454B" w14:textId="4759E61B" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="36D21102" w14:textId="330E5183" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="33E34D7F" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidTr="001A55AB">
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="395274B4" w14:textId="77777777" w:rsidTr="00117ED0">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1005"/>
+          <w:trHeight w:hRule="exact" w:val="716"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A55AB" w:rsidRPr="003D06AE" w:rsidRDefault="001A55AB" w:rsidP="001A55AB">
+          <w:p w14:paraId="1444C503" w14:textId="4B598514" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="332" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="237" w:right="-20"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:position w:val="-2"/>
-                <w:sz w:val="24"/>
-[...35 lines deleted...]
-            </w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>組員姓名</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="2D46BA31" w14:textId="5D51C53D" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="0D61A2D3" w14:textId="34709004" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1438" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="75B034E4" w14:textId="205D4018" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="03EA1088" w14:textId="16ADB09D" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="4588F511" w14:textId="54853E23" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="322E67D7" w14:textId="079678C6" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidTr="00BF015C">
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="4F124606" w14:textId="77777777" w:rsidTr="00117ED0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="00BF015C">
+          <w:p w14:paraId="2B53EFD0" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="00117ED0">
             <w:pPr>
-              <w:spacing w:after="0" w:line="352" w:lineRule="exact"/>
+              <w:spacing w:after="0" w:line="380" w:lineRule="exact"/>
               <w:ind w:left="544" w:right="-20"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:position w:val="-2"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>審</w:t>
             </w:r>
-            <w:r w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:position w:val="-2"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>查</w:t>
             </w:r>
-            <w:r w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:position w:val="-2"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>項目</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7645" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E23D0E8" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="00117ED0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="380" w:lineRule="exact"/>
+              <w:ind w:left="3296" w:right="2581"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:position w:val="-2"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>審查意見</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="7C86CDB6" w14:textId="77777777" w:rsidTr="004E7E72">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45069956" w14:textId="0F34AC84" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="001A1B22" w:rsidP="006F5FD1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:right="229"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>專題</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5FD1" w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>題目與</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>專題製作</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5FD1" w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>範圍之合適性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7645" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="00BF015C">
+          <w:p w14:paraId="29354AE4" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="352" w:lineRule="exact"/>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D06AE">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidTr="006D1123">
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="41265DAC" w14:textId="77777777" w:rsidTr="00241551">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1435"/>
+          <w:trHeight w:hRule="exact" w:val="1208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="01B4E14B" w14:textId="7EED355E" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="001A1B22" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:spacing w:before="1" w:after="0" w:line="170" w:lineRule="exact"/>
-[...4 lines deleted...]
-                <w:szCs w:val="17"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...18 lines deleted...]
-              <w:t>題目與範圍之合適性</w:t>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>專題</w:t>
+            </w:r>
+            <w:r w:rsidR="006F5FD1" w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>製作內容之完整性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7645" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="1333B152" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidTr="006D1123">
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="2C393EE8" w14:textId="77777777" w:rsidTr="00241551">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1458"/>
+          <w:trHeight w:hRule="exact" w:val="1313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="1324AA3F" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:spacing w:before="7" w:after="0" w:line="110" w:lineRule="exact"/>
-[...4 lines deleted...]
-                <w:szCs w:val="11"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:right="-11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...29 lines deleted...]
-              <w:t>製作內容之完整性</w:t>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>所需之功能模組之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>合理性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7645" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="00A3EFF5" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidTr="006D1123">
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="54D47761" w14:textId="77777777" w:rsidTr="00241551">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1466"/>
+          <w:trHeight w:hRule="exact" w:val="1122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001A55AB" w:rsidRDefault="001A55AB" w:rsidP="001A55AB">
+          <w:p w14:paraId="462888DF" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:ind w:right="-11"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...20 lines deleted...]
-              <w:t>所需之功能模組之 合理性</w:t>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>系統製作要求與使</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>用工具之適當性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7645" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="1C17B702" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidTr="006D1123">
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="6DD9A812" w14:textId="77777777" w:rsidTr="00241551">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1345"/>
+          <w:trHeight w:hRule="exact" w:val="1042"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="001A55AB" w:rsidRDefault="007F3C30">
-[...11 lines deleted...]
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="00BF015C" w:rsidP="001A55AB">
+          <w:p w14:paraId="47639447" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-              <w:ind w:right="-11"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              <w:ind w:left="64" w:right="-11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D06AE">
-[...7 lines deleted...]
-              <w:t>系統製作要求與使 用工具之適當性</w:t>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>人力分配與工作流</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>程之合適性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7645" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="523C496C" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidTr="00BF015C">
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="0E02E5D0" w14:textId="77777777" w:rsidTr="00241551">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1546"/>
+          <w:trHeight w:hRule="exact" w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="001A55AB" w:rsidRDefault="007F3C30">
-[...11 lines deleted...]
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="00BF015C" w:rsidP="001A55AB">
+          <w:p w14:paraId="287051A1" w14:textId="7C18DAB5" w:rsidR="00241551" w:rsidRPr="00907CB0" w:rsidRDefault="00241551" w:rsidP="006F5FD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="64" w:right="-11"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D06AE">
-[...7 lines deleted...]
-              <w:t>人力分配與工作流 程之合適性</w:t>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>預計目標達成之可能性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7645" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="77F85C89" w14:textId="77777777" w:rsidR="00241551" w:rsidRPr="00907CB0" w:rsidRDefault="00241551" w:rsidP="006F5FD1">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidTr="006D1123">
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="2745D7D1" w14:textId="77777777" w:rsidTr="00241551">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1234"/>
+          <w:trHeight w:hRule="exact" w:val="842"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="007F3C30">
+          <w:p w14:paraId="1A4724ED" w14:textId="66AA6C6C" w:rsidR="00241551" w:rsidRPr="00907CB0" w:rsidRDefault="00241551" w:rsidP="006F5FD1">
             <w:pPr>
-              <w:spacing w:before="5" w:after="0" w:line="100" w:lineRule="exact"/>
-[...4 lines deleted...]
-                <w:szCs w:val="10"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="64" w:right="-11"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...43 lines deleted...]
-              <w:t>（必填）</w:t>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>系統之可達成性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7645" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="00900C08">
+          <w:p w14:paraId="36604BB9" w14:textId="77777777" w:rsidR="00241551" w:rsidRPr="00907CB0" w:rsidRDefault="00241551" w:rsidP="006F5FD1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00907CB0" w:rsidRPr="00907CB0" w14:paraId="7921A510" w14:textId="77777777" w:rsidTr="004E7E72">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1052"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5211B3B3" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
+            <w:pPr>
+              <w:spacing w:before="5" w:after="0" w:line="100" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C27A8EE" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>審查結果</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="68887033" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>（必填）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7645" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55454824" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3660"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="30" w:right="-20"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Wingdings" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>優</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>等同於</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-62"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-62"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>分等級</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Wingdings" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>佳</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>等</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>同</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>於</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-62"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-62"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...7 lines deleted...]
-              <w:t>分等級)</w:t>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>分等級</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007F3C30" w:rsidRPr="003D06AE" w:rsidRDefault="00900C08" w:rsidP="00E1646E">
+          <w:p w14:paraId="5DED7155" w14:textId="77777777" w:rsidR="006F5FD1" w:rsidRPr="00907CB0" w:rsidRDefault="006F5FD1" w:rsidP="006F5FD1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3660"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="374" w:lineRule="exact"/>
               <w:ind w:left="30" w:right="-20"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Wingdings" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>可(等同於</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              <w:t>可</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>等同於</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-62"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-62"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>分等級)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              <w:t>分等級</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Wingdings" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>尚</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>可</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>(等同於</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>等同於</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-62"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-62"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BF015C" w:rsidRPr="003D06AE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>分等級)</w:t>
+              <w:t>分等級</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00907CB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:position w:val="-1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-TW"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F3C30" w:rsidRPr="006D1123" w:rsidRDefault="007F3C30">
+    <w:p w14:paraId="1AC65931" w14:textId="77777777" w:rsidR="007F3C30" w:rsidRPr="00907CB0" w:rsidRDefault="007F3C30">
       <w:pPr>
         <w:spacing w:before="2" w:after="0" w:line="100" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D1123" w:rsidRDefault="00BF015C" w:rsidP="006D1123">
-[...164 lines deleted...]
-    <w:p w:rsidR="007F3C30" w:rsidRDefault="00BF015C" w:rsidP="006D1123">
+    <w:p w14:paraId="14F9B76E" w14:textId="77777777" w:rsidR="004E7E72" w:rsidRPr="00907CB0" w:rsidRDefault="004E7E72" w:rsidP="004E7E72">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2060"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="320" w:lineRule="atLeast"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:ind w:right="-23"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>學</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46586260" w14:textId="6B836D2C" w:rsidR="006D1123" w:rsidRPr="00907CB0" w:rsidRDefault="00BF015C" w:rsidP="006D1123">
+      <w:pPr>
+        <w:spacing w:line="380" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>評審</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1123" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>委</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>員</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1123" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>簽名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1123" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1123" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1123" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1123" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FE6ACD" w14:textId="77777777" w:rsidR="004E7E72" w:rsidRPr="00907CB0" w:rsidRDefault="004E7E72" w:rsidP="004E7E72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2060"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　　　　</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C2D1D8" w14:textId="465DCFEC" w:rsidR="007F3C30" w:rsidRPr="00907CB0" w:rsidRDefault="006D1123" w:rsidP="00117ED0">
+      <w:pPr>
+        <w:spacing w:line="380" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>專題指導老師簽名：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D775827" w14:textId="77777777" w:rsidR="004E7E72" w:rsidRPr="00907CB0" w:rsidRDefault="004E7E72" w:rsidP="004E7E72">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2060"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46528C1E" w14:textId="214709DF" w:rsidR="006D1123" w:rsidRPr="00907CB0" w:rsidRDefault="00BF015C" w:rsidP="00241551">
+      <w:pPr>
+        <w:spacing w:line="380" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>學</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1123" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>生：</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D1123">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　　</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:tab/>
-[...142 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　　</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:tab/>
-[...79 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029703F" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A55AB" w:rsidRPr="00907CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006D1123" w:rsidRPr="001A55AB" w:rsidSect="006D1123">
+    <w:sectPr w:rsidR="006D1123" w:rsidRPr="00907CB0" w:rsidSect="006D1123">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="16840"/>
       <w:pgMar w:top="660" w:right="580" w:bottom="280" w:left="980" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00095CC4" w:rsidRDefault="00095CC4" w:rsidP="00900C08">
+    <w:p w14:paraId="328274E4" w14:textId="77777777" w:rsidR="00966A7A" w:rsidRDefault="00966A7A" w:rsidP="00900C08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00095CC4" w:rsidRDefault="00095CC4" w:rsidP="00900C08">
+    <w:p w14:paraId="7AD56EED" w14:textId="77777777" w:rsidR="00966A7A" w:rsidRDefault="00966A7A" w:rsidP="00900C08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00095CC4" w:rsidRDefault="00095CC4" w:rsidP="00900C08">
+    <w:p w14:paraId="23228113" w14:textId="77777777" w:rsidR="00966A7A" w:rsidRDefault="00966A7A" w:rsidP="00900C08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00095CC4" w:rsidRDefault="00095CC4" w:rsidP="00900C08">
+    <w:p w14:paraId="116F6B47" w14:textId="77777777" w:rsidR="00966A7A" w:rsidRDefault="00966A7A" w:rsidP="00900C08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F3C30"/>
     <w:rsid w:val="00095CC4"/>
+    <w:rsid w:val="00117ED0"/>
+    <w:rsid w:val="001A1B22"/>
     <w:rsid w:val="001A55AB"/>
+    <w:rsid w:val="001B664B"/>
+    <w:rsid w:val="00241551"/>
+    <w:rsid w:val="0029703F"/>
     <w:rsid w:val="003D06AE"/>
+    <w:rsid w:val="004D746A"/>
+    <w:rsid w:val="004E0B09"/>
+    <w:rsid w:val="004E7E72"/>
     <w:rsid w:val="006D1123"/>
+    <w:rsid w:val="006F5FD1"/>
+    <w:rsid w:val="007A218E"/>
     <w:rsid w:val="007F3C30"/>
     <w:rsid w:val="00900C08"/>
+    <w:rsid w:val="00907CB0"/>
+    <w:rsid w:val="00966A7A"/>
     <w:rsid w:val="00B267A4"/>
     <w:rsid w:val="00BF015C"/>
+    <w:rsid w:val="00D52348"/>
     <w:rsid w:val="00D61A43"/>
     <w:rsid w:val="00DB2CDE"/>
     <w:rsid w:val="00E1646E"/>
     <w:rsid w:val="00E417F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="048E3CCF"/>
+  <w14:docId w14:val="70CDDC40"/>
   <w15:docId w15:val="{15D6299E-621B-4551-BC92-B21873139DA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2637,50 +3171,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0023102B"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2734,51 +3273,51 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00900C08"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3026,63 +3565,63 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>67</Words>
-  <Characters>384</Characters>
+  <Words>70</Words>
+  <Characters>403</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>450</CharactersWithSpaces>
+  <CharactersWithSpaces>472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>育達商業技術學院資訊管理系畢業專題實施辦法</dc:title>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-03-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2013-08-15T00:00:00Z</vt:filetime>
   </property>