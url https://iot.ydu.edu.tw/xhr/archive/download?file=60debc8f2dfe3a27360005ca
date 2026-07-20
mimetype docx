--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -1,263 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="0039099B" w:rsidRDefault="002E6566" w:rsidP="00EB4AA2">
+    <w:p w:rsidR="00EB4AA2" w:rsidRPr="004D44D2" w:rsidRDefault="002E6566" w:rsidP="00EB4AA2">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:spacing w:line="357" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>育達科技</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>育達科技大學○○系</w:t>
+      </w:r>
+      <w:r w:rsidR="005D108B" w:rsidRPr="004D44D2">
+        <w:rPr>
+          <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
-          <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
-[...31 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>○○學年度</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 大專校院校外</w:t>
+        <w:t xml:space="preserve"> 大專校院校外實習合約書範本</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="004D44D2" w:rsidRDefault="007A4046" w:rsidP="00EB4AA2">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:spacing w:line="357" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>實習合約書範本(</w:t>
-[...19 lines deleted...]
-        <w:t>關係版本)</w:t>
+        <w:t>(僱傭關係版本)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="004D44D2" w:rsidRDefault="007A4046">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3754"/>
         </w:tabs>
         <w:spacing w:before="144" w:line="279" w:lineRule="exact"/>
         <w:ind w:left="1433"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>合作機構</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00233C18" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve"> …</w:t>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> …………..</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>（</w:t>
-[...7 lines deleted...]
-        <w:t>以下簡稱甲方）</w:t>
+        <w:t>（以下簡稱甲方）</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="004D44D2" w:rsidRDefault="007A4046">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5634"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="238" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>立合約書人</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -291,167 +209,126 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大專校院</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A86F19" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>廣亞學校</w:t>
-[...9 lines deleted...]
-        <w:t>財團法人</w:t>
+        <w:t>廣亞學校財團法人</w:t>
       </w:r>
       <w:r w:rsidR="00402595" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>育達科技大學</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（以下簡稱乙方）</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00233C18" w:rsidRDefault="00233C18" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="162" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>雙方基於培訓科技專才，共同推展實習合作教學與實務訓練之互惠原則，</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>依「</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>專科以上學校產學合作實施辦法」及「勞動基準法」等相關勞動法令規定，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>專科以上學校產學合作實施辦法」及「勞動基準法」等相關勞動法令規定，採工作型校外</w:t>
+      </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
-          <w:spacing w:val="-1"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>實習，由甲方聘任乙方學生為正式員工</w:t>
+      </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
-          <w:spacing w:val="-1"/>
-[...2 lines deleted...]
-        <w:t>工作型校外</w:t>
+          <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>實習，由甲方聘任乙方學生為正式員工</w:t>
-[...26 lines deleted...]
-        <w:t>關係</w:t>
+        <w:t>具僱傭關係</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>，經雙方協議訂定條款如下：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRDefault="007A4046" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="162" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -460,60 +337,58 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一、甲方之職責：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRDefault="0073484C" w:rsidP="0073484C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="43" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="854" w:right="272" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="0073484C">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>參與校外實習課程規劃，並依學生個別實習計畫提供學生相關實務訓練，安排實</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>習工作單位分配、工作時段以進行各種實務技能訓練培育人才。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRDefault="0073484C" w:rsidP="0073484C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="43" w:line="240" w:lineRule="atLeast"/>
@@ -638,60 +513,58 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>二、乙方之職責：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="0073484C" w:rsidRDefault="0073484C" w:rsidP="0073484C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="43" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="854" w:right="272" w:hanging="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00F36503">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>依專科以上學校產學合作實施辦法第</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00F36503">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00F36503">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -712,63 +585,55 @@
       </w:pPr>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007A4046" w:rsidRPr="0073484C">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>依系科</w:t>
-[...6 lines deleted...]
-        <w:t>發展及專業核心能力妥善規劃校外實習課程，並於實習前為學生訂定「學生個別實習計畫」。</w:t>
+        <w:t>依系科發展及專業核心能力妥善規劃校外實習課程，並於實習前為學生訂定「學生個別實習計畫」。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="0073484C" w:rsidRDefault="0073484C" w:rsidP="0073484C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="43" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="938" w:right="272" w:hanging="504"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -806,65 +671,51 @@
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="0073484C">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>乙方應指派實習輔導老師，</w:t>
-[...13 lines deleted...]
-        <w:t>實地訪視及輔導，瞭解學生學習適應狀況及甲方依實習合約執行之情形，並與甲方共同輔導學生。</w:t>
+        <w:t>乙方應指派實習輔導老師，定期赴甲方進行實地訪視及輔導，瞭解學生學習適應狀況及甲方依實習合約執行之情形，並與甲方共同輔導學生。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00541039" w:rsidRPr="00541039" w:rsidRDefault="00541039" w:rsidP="00541039">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:spacing w:before="10" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541039">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>三、實習期間：</w:t>
       </w:r>
       <w:r w:rsidRPr="00541039">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
@@ -1030,61 +881,59 @@
         <w:t>及實習時數：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00233C18" w:rsidRPr="004D44D2" w:rsidRDefault="002E59BD" w:rsidP="0073484C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="43" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1428" w:right="272" w:hanging="980"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004D44D2" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>實習</w:t>
       </w:r>
       <w:r w:rsidR="004D44D2" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
@@ -1457,60 +1306,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>、實習場所：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00402595" w:rsidRPr="0052083D" w:rsidRDefault="0073484C" w:rsidP="0073484C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="43" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="938" w:right="272" w:hanging="504"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00402595" w:rsidRPr="00402595">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>實習地點：</w:t>
       </w:r>
       <w:r w:rsidR="00402595" w:rsidRPr="00635792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>○○公司</w:t>
       </w:r>
       <w:r w:rsidR="00402595" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -1555,67 +1402,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00402595" w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>甲方</w:t>
-[...15 lines deleted...]
-        <w:t>及學生同意，不得任意調動實習地點。</w:t>
+        <w:t>甲方非經乙方及學生同意，不得任意調動實習地點。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRDefault="00233C18" w:rsidP="001476A9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="34" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="532" w:hanging="490"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233C18">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="95"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00233C18">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b/>
@@ -1635,59 +1466,57 @@
         </w:rPr>
         <w:t>每日實習時間：</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:w w:val="95"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>甲方對學生之實習時間應依勞動相關法令之規定辦理。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRDefault="0073484C" w:rsidP="0073484C">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="209" w:left="849" w:right="28" w:hangingChars="162" w:hanging="389"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>每日正常實習時間及休息時間：每日正常實習時間不超過八小時，每週不超過四十小時</w:t>
       </w:r>
       <w:r w:rsidR="00402595" w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="0073484C" w:rsidRDefault="0073484C" w:rsidP="0073484C">
       <w:pPr>
         <w:pStyle w:val="a5"/>
@@ -1703,67 +1532,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="0073484C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>甲方</w:t>
-[...15 lines deleted...]
-        <w:t>及乙方學生同意不得任意延長實習時間或於休息日、休假日工作。</w:t>
+        <w:t>甲方非經乙方及乙方學生同意不得任意延長實習時間或於休息日、休假日工作。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00233C18" w:rsidRPr="00F04330" w:rsidRDefault="00233C18" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="480" w:right="28" w:hangingChars="210" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="95"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>七</w:t>
       </w:r>
       <w:r w:rsidRPr="00233C18">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
@@ -1795,59 +1608,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>法支付乙方學生薪資，其有關薪資計算基準及其他相關福利項目如下：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00233C18" w:rsidRPr="00F04330" w:rsidRDefault="00233C18" w:rsidP="00912F3A">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="209" w:left="849" w:right="28" w:hangingChars="162" w:hanging="389"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>薪資：</w:t>
       </w:r>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>每月給付</w:t>
       </w:r>
       <w:r w:rsidR="00FD0041">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1894,67 +1705,51 @@
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>，不得低於當年度基本工資規定。甲方提供之工資應全額予學生，並以金融機構轉存方式直接匯入學生帳戶。甲方不得</w:t>
-[...15 lines deleted...]
-        <w:t>薪資作為違約金或賠償費用。</w:t>
+        <w:t>，不得低於當年度基本工資規定。甲方提供之工資應全額予學生，並以金融機構轉存方式直接匯入學生帳戶。甲方不得預扣乙方學生薪資作為違約金或賠償費用。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00233C18" w:rsidRPr="00F04330" w:rsidRDefault="00233C18" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="28" w:firstLineChars="192" w:firstLine="461"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>二</w:t>
@@ -2394,74 +2189,52 @@
           <w:b/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>八</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="001476A9">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>保險及退休金：</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>乙方學生於實習</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>乙方學生於實習期間，甲方應依相關法規為乙方學生辦理勞工保險、勞</w:t>
+      </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:spacing w:val="30"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>工職業災害保險、就業保險、全民健康保險及提繳勞工退休金，並依規定支付保險費。乙</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>方應為學生投保校外實習團體意外險，並支付保險費。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRDefault="00EB4AA2" w:rsidP="001476A9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
@@ -2471,178 +2244,128 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>九</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>、實習不適應之輔導轉換方式：</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>實習生於實習期間不適應，應由雙方共同輔導，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>實習生於實習期間不適應，應由雙方共同輔導，如經乙方評估或實習生反映仍不適應，</w:t>
+      </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
-          <w:spacing w:val="1"/>
-[...30 lines deleted...]
-        <w:t>實習機構或修習其他替代課程。</w:t>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>應由乙方提出終止合約，並安排實習生轉銜至其他實習機構或修習其他替代課程。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRDefault="00EB4AA2" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>、實習爭議協調及處理方式：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="00635792" w:rsidRDefault="00E845D8" w:rsidP="00E845D8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7530"/>
         </w:tabs>
         <w:spacing w:before="43" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="851" w:right="172" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F04330" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>實習</w:t>
-[...17 lines deleted...]
-        <w:t>如有發生實習糾紛或其他爭議情事時，雙方得以本校訂定之「校外實習爭議事件處理原則」辦理。</w:t>
+        <w:t>實習期間，如有發生實習糾紛或其他爭議情事時，雙方得以本校訂定之「校外實習爭議事件處理原則」辦理。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F04330" w:rsidRPr="00635792" w:rsidRDefault="00E845D8" w:rsidP="00E845D8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7530"/>
         </w:tabs>
         <w:spacing w:before="43" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1428" w:right="172" w:hanging="1002"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
@@ -2775,59 +2498,57 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F04330" w:rsidRPr="00635792" w:rsidRDefault="0052083D" w:rsidP="0052083D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9561"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="196" w:left="851" w:right="26" w:hangingChars="175" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F04330" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>甲方所安排之工作不得要求學生協助從事違法行為。甲方如有違反，乙方得逕行終止本合約，乙方學生與甲方勞動關係亦告終止。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F04330" w:rsidRPr="00635792" w:rsidRDefault="0052083D" w:rsidP="0052083D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9561"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="196" w:left="851" w:right="26" w:hangingChars="175" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
@@ -2838,67 +2559,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F04330" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>實習期間每位</w:t>
-[...15 lines deleted...]
-        <w:t>老師及實習單位主管擔任指導老師，督導實務實習工作內容及進行技能指導工作，並於實習前與實習學生及實習機構共同完成擬定「學生個別實習計畫書」，作為學生實習工作學習之依據。</w:t>
+        <w:t>實習期間每位學生均由專業老師及實習單位主管擔任指導老師，督導實務實習工作內容及進行技能指導工作，並於實習前與實習學生及實習機構共同完成擬定「學生個別實習計畫書」，作為學生實習工作學習之依據。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003745D1" w:rsidRPr="00635792" w:rsidRDefault="007A4046" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="9" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-46"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
@@ -2965,59 +2670,57 @@
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="00635792" w:rsidRDefault="0052083D" w:rsidP="0052083D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9561"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="195" w:left="823" w:right="26" w:hangingChars="164" w:hanging="394"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>甲、乙雙方應依學生實習計畫或實習課程規劃所定標準，就學生實習表現及實習報告內容共同評核實習成績，經評核成績合格者授予學分，並得視實際需要發給書面實習證明。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003745D1" w:rsidRPr="00635792" w:rsidRDefault="0052083D" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9561"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="196" w:left="628" w:right="26" w:hangingChars="82" w:hanging="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3072,126 +2775,94 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003745D1" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>學生於實習期間依規定期限完成「校外實習報告」，</w:t>
-[...15 lines deleted...]
-        <w:t>輔導老師、甲方實習單位主管各乙份，並由老師、主管共同評核。</w:t>
+        <w:t>學生於實習期間依規定期限完成「校外實習報告」，印送乙方輔導老師、甲方實習單位主管各乙份，並由老師、主管共同評核。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003745D1" w:rsidRPr="00635792" w:rsidRDefault="0052083D" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9561"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="196" w:left="628" w:right="26" w:hangingChars="82" w:hanging="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="003745D1" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>甲乙雙方不定期協調檢討實習各項措施，期使實習合作更</w:t>
-[...15 lines deleted...]
-        <w:t>完善。</w:t>
+        <w:t>甲乙雙方不定期協調檢討實習各項措施，期使實習合作更臻完善。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="00635792" w:rsidRDefault="00EB4AA2" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -3300,51 +2971,66 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>、甲乙雙方就本契約有爭執，並進行司法救濟，雙方合意以臺灣○○地方法院為第一審</w:t>
+        <w:t>、甲乙雙方就本契約有爭執，並進行司法救濟，雙方合意以臺灣</w:t>
+      </w:r>
+      <w:r w:rsidR="0039511E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>苗栗</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>地方法院為第一審</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>管轄法院。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="00635792" w:rsidRDefault="00EB4AA2" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="850" w:right="200" w:hanging="738"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3411,97 +3097,81 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
       <w:r w:rsidR="00EB4AA2" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>、本合約書一式二份，甲、乙雙方</w:t>
-[...15 lines deleted...]
-        <w:t>存照。</w:t>
+        <w:t>、本合約書一式二份，甲、乙雙方各執乙份存照。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00402595" w:rsidRPr="00635792" w:rsidRDefault="00402595" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="10" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4993"/>
-        <w:gridCol w:w="4994"/>
+        <w:gridCol w:w="4904"/>
+        <w:gridCol w:w="4914"/>
       </w:tblGrid>
       <w:tr w:rsidR="00402595" w:rsidRPr="00635792" w:rsidTr="00402595">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4993" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00402595" w:rsidRPr="00635792" w:rsidRDefault="00402595" w:rsidP="00E845D8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:before="0" w:line="400" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>立合約書人</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00402595" w:rsidRPr="00635792" w:rsidRDefault="00402595" w:rsidP="00E845D8">
@@ -3603,93 +3273,83 @@
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:beforeLines="50" w:before="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>乙</w:t>
             </w:r>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>方：</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>廣亞學校</w:t>
-[...8 lines deleted...]
-              <w:t>財團法人育達科技大學</w:t>
+              <w:t>廣亞學校財團法人育達科技大學</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A86F19" w:rsidRPr="00635792" w:rsidRDefault="00A86F19" w:rsidP="00A86F19">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:beforeLines="50" w:before="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>校長：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00635792">
+            <w:r w:rsidR="007D703A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>黃榮鵬</w:t>
+              <w:t>吳菊</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00A86F19" w:rsidRPr="00635792" w:rsidRDefault="00A86F19" w:rsidP="00A86F19">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:beforeLines="50" w:before="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>地址：</w:t>
             </w:r>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -3883,159 +3543,113 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583663" w:rsidRPr="00912F3A" w:rsidRDefault="00583663" w:rsidP="00583663">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:sectPr w:rsidR="00583663" w:rsidRPr="00912F3A" w:rsidSect="00583663">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="340" w:right="958" w:bottom="278" w:left="1021" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0039099B" w:rsidRDefault="00EB4AA2" w:rsidP="00EB4AA2">
+    <w:p w:rsidR="00EB4AA2" w:rsidRPr="004D44D2" w:rsidRDefault="00EB4AA2" w:rsidP="00EB4AA2">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:spacing w:line="357" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="大專校院校外實習合作契約書-非僱傭關係(1110223)"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>育達科技</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>育達科技大學○○系</w:t>
+      </w:r>
+      <w:r w:rsidR="008B262D" w:rsidRPr="004D44D2">
+        <w:rPr>
+          <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
-          <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">　</w:t>
+          <w:rFonts w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>○○○學年度</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="zh-TW"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 大專校院校外</w:t>
+        <w:t xml:space="preserve"> 大專校院校外實習合約書範本</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="004D44D2" w:rsidRDefault="00EB4AA2" w:rsidP="00EB4AA2">
       <w:pPr>
         <w:pStyle w:val="10"/>
         <w:spacing w:line="357" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D44D2">
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>非</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
@@ -4065,98 +3679,59 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>合作機構</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002E6566" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve"> …</w:t>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> …………..</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>（</w:t>
-[...8 lines deleted...]
-        <w:t>以下簡稱甲方）</w:t>
+        <w:t>（以下簡稱甲方）</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="004D44D2" w:rsidRDefault="007A4046">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5634"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="238" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>立合約書人</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
@@ -4203,179 +3778,121 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>大專校院</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A86F19" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t>財團法人育達科技大學</w:t>
+        <w:t xml:space="preserve"> 廣亞學校財團法人育達科技大學</w:t>
       </w:r>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（以下簡稱乙方）</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="004D44D2" w:rsidRDefault="002E6566">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="162" w:line="275" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>雙方基於培訓科技專才，共同推展實習合作教學與實務訓練之互惠原則，</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>依「專科以上學校產學合作實施辦法」規定，</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>依「專科以上學校產學合作實施辦法」規定，採一般型校外實習，甲方與乙方學生為單純學習</w:t>
+      </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="-1"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:spacing w:val="23"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="-1"/>
-[...2 lines deleted...]
-        <w:t>一般型校外實習，甲方與乙方學生為單純學習</w:t>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>訓練關係</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="004D44D2">
         <w:rPr>
-          <w:rFonts w:cs="標楷體"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>訓練關係</w:t>
-[...33 lines deleted...]
-        <w:t>關係</w:t>
+        <w:t>不具僱傭關係</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="004D44D2">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>，經雙方協議訂定條款如下：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="004D44D2" w:rsidRDefault="007A4046" w:rsidP="00833332">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b w:val="0"/>
@@ -4472,67 +3989,51 @@
           <w:spacing w:val="-48"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>習、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>實習場所安全防護設備之配置及相</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>關</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>職業安全衛生</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> 施之規劃。</w:t>
+        <w:t>職業安全衛生措 施之規劃。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRDefault="007A4046" w:rsidP="00833332">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1207" w:hanging="754"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（三）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="-87"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
@@ -4682,65 +4183,56 @@
     <w:p w:rsidR="008C6E04" w:rsidRDefault="007A4046" w:rsidP="00833332">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="20" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1207" w:hanging="754"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（二</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>依系科</w:t>
-[...7 lines deleted...]
-        <w:t>發展及專業核心能力妥善規劃校外實習課</w:t>
+        <w:t>依系科發展及專業核心能力妥善規劃校外實習課</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="-15"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="-14"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>並於實習前為</w:t>
       </w:r>
       <w:r>
@@ -4802,69 +4294,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（三）乙方負責進行甲方實習機構場所環境安全性及實習權益之評估。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRDefault="007A4046" w:rsidP="00833332">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="46" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1207" w:hanging="754"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>（四）乙方應指派實習輔導老師，</w:t>
-[...17 lines deleted...]
-        <w:t>實地訪視及輔導，瞭解學生學習適應狀</w:t>
+        <w:t>（四）乙方應指派實習輔導老師，定期赴甲方進行實地訪視及輔導，瞭解學生學習適應狀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>況及甲方依實習合約執行之情形，並與甲方共同輔導學生。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583663" w:rsidRPr="00541039" w:rsidRDefault="007A4046" w:rsidP="00541039">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:spacing w:before="10" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541039">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>三、實習期間：</w:t>
@@ -5011,61 +4485,59 @@
         <w:t>實習項目、課程名稱、實習名額及實習時數：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00970783" w:rsidRPr="00B331B9" w:rsidRDefault="00E845D8" w:rsidP="00970783">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="43" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1428" w:right="272" w:hanging="768"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B331B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B331B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B331B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004D44D2" w:rsidRPr="008A39A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>實習</w:t>
       </w:r>
       <w:r w:rsidR="00970783" w:rsidRPr="00B331B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
@@ -5453,69 +4925,51 @@
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>○○縣(市)○○區○○路(街)○○號○○樓)。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A94BD6" w:rsidRDefault="007A4046" w:rsidP="001476A9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="34" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:firstLine="341"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>（二）甲方</w:t>
-[...17 lines deleted...]
-        <w:t>及學生同意，不得任意調動實習地點。</w:t>
+        <w:t>（二）甲方非經乙方及學生同意，不得任意調動實習地點。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001476A9" w:rsidRDefault="00EB4AA2" w:rsidP="001476A9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="34" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="58" w:left="630" w:hangingChars="209" w:hanging="502"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00A94BD6">
         <w:rPr>
@@ -5556,69 +5010,51 @@
     <w:p w:rsidR="008C6E04" w:rsidRPr="001476A9" w:rsidRDefault="007A4046" w:rsidP="001476A9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="34" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="267" w:left="628" w:hangingChars="17" w:hanging="41"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>甲乙方應考量實務訓練所需及維護個人身心健康，安排每日實習時間不</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>得超過八小時，每週實習時間，不得超過四十小時，且不得於午後十時至</w:t>
-[...17 lines deleted...]
-        <w:t>晨六時之時</w:t>
+        <w:t>得超過八小時，每週實習時間，不得超過四十小時，且不得於午後十時至翌晨六時之時</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>間內進</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="-1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>行</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5699,60 +5135,58 @@
         </w:rPr>
         <w:t>甲方應依下列約定事項辦理：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRDefault="00912F3A" w:rsidP="001476A9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6675"/>
         </w:tabs>
         <w:spacing w:before="43" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="851" w:right="271" w:hanging="398"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F04330">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:spacing w:val="-5"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>實習給付：□無</w:t>
       </w:r>
       <w:r w:rsidR="007A4046">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6304,71 +5738,51 @@
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>八</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>、保險：</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>乙方學生於實習</w:t>
-[...19 lines deleted...]
-        <w:t>乙方應為學生投保校外實習團體意外險，並支付保險費</w:t>
+        <w:t>乙方學生於實習期間，乙方應為學生投保校外實習團體意外險，並支付保險費</w:t>
       </w:r>
       <w:r w:rsidR="005D108B" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>，甲方得視實習內容需要，為乙方學生另外加保相關工作保險</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="00635792" w:rsidRDefault="00EB4AA2" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="26" w:line="275" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="271"/>
@@ -6395,97 +5809,59 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>、實習不適應之輔導轉換方式：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="00635792" w:rsidRDefault="007A4046" w:rsidP="00912F3A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:left="644"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>實習生於實習期間不適應，應由雙方共同輔導，</w:t>
-[...45 lines deleted...]
-        <w:t>實習機構或修習其他替代課程。</w:t>
+        <w:t>實習生於實習期間不適應，應由雙方共同輔導，如經乙方評估或實習生反映仍不適應，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635792">
+        <w:rPr>
+          <w:rFonts w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>應由乙方提出終止合約，並安排實習生轉銜至其他實習機構或修習其他替代課程。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="00635792" w:rsidRDefault="00EB4AA2">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
@@ -6501,69 +5877,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="7282"/>
         </w:tabs>
         <w:spacing w:before="43" w:line="263" w:lineRule="auto"/>
         <w:ind w:left="1207" w:right="112" w:hanging="754"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>（一）</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>實習</w:t>
-[...17 lines deleted...]
-        <w:t>如有發生實習糾紛或其他爭議情事時，雙方得以本校訂定之「校外實習爭議事件處理原則」辦理。</w:t>
+        <w:t>實習期間，如有發生實習糾紛或其他爭議情事時，雙方得以本校訂定之「校外實習爭議事件處理原則」辦理。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A94BD6" w:rsidRPr="00635792" w:rsidRDefault="007A4046" w:rsidP="00583663">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7282"/>
         </w:tabs>
         <w:spacing w:before="43" w:line="263" w:lineRule="auto"/>
         <w:ind w:left="1207" w:right="112" w:hanging="754"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="95"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="95"/>
           <w:lang w:eastAsia="zh-TW"/>
@@ -6602,59 +5960,57 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FD0041" w:rsidRPr="00635792" w:rsidRDefault="00E845D8" w:rsidP="00E845D8">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9561"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="196" w:left="851" w:right="26" w:hangingChars="175" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FD0041" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>甲方所安排之工作不得要求學生協助從事違法行為。甲方如有違反，乙方得逕行終止本合約，乙方學生與甲方勞動關係亦告終止。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FD0041" w:rsidRPr="00635792" w:rsidRDefault="00E845D8" w:rsidP="00E845D8">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9561"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="196" w:left="851" w:right="26" w:hangingChars="175" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
@@ -6665,67 +6021,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FD0041" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>實習期間每位</w:t>
-[...15 lines deleted...]
-        <w:t>老師及實習單位主管擔任指導老師，督導實務實習工作內容及進行技能指導工作，並於實習前與實習學生及實習機構共同完成擬定「學生個別實習計畫書」，作為學生實習工作學習之依據。</w:t>
+        <w:t>實習期間每位學生均由專業老師及實習單位主管擔任指導老師，督導實務實習工作內容及進行技能指導工作，並於實習前與實習學生及實習機構共同完成擬定「學生個別實習計畫書」，作為學生實習工作學習之依據。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FD0041" w:rsidRPr="00635792" w:rsidRDefault="007A4046" w:rsidP="00E845D8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="9" w:line="275" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="566" w:firstLineChars="36" w:firstLine="82"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:w w:val="95"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
       <w:r w:rsidR="00EB4AA2" w:rsidRPr="00635792">
@@ -6804,59 +6144,57 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FD0041" w:rsidRPr="00635792" w:rsidRDefault="00E845D8" w:rsidP="00E845D8">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9561"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="196" w:left="851" w:right="26" w:hangingChars="175" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FD0041" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>甲、乙雙方應依學生實習計畫或實習課程規劃所定標準，就學生實習表現及實習報告內容共同評核實習成績，經評核成績合格者授予學分，並得視實際需要發給書面實習證明。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FD0041" w:rsidRPr="00635792" w:rsidRDefault="00E845D8" w:rsidP="00FD0041">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9561"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="196" w:left="628" w:right="26" w:hangingChars="82" w:hanging="197"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6911,126 +6249,94 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FD0041" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>學生於實習期間依規定期限完成「校外實習報告」，</w:t>
-[...15 lines deleted...]
-        <w:t>輔導老師、甲方實習單位主管各乙份，並由老師、主管共同評核。</w:t>
+        <w:t>學生於實習期間依規定期限完成「校外實習報告」，印送乙方輔導老師、甲方實習單位主管各乙份，並由老師、主管共同評核。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FD0041" w:rsidRPr="00635792" w:rsidRDefault="00E845D8" w:rsidP="00FD0041">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9561"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:leftChars="195" w:left="614" w:right="26" w:hangingChars="77" w:hanging="185"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FD0041" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>甲乙雙方不定期協調檢討實習各項措施，期使實習合作更</w:t>
-[...15 lines deleted...]
-        <w:t>完善。</w:t>
+        <w:t>甲乙雙方不定期協調檢討實習各項措施，期使實習合作更臻完善。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008C6E04" w:rsidRPr="00635792" w:rsidRDefault="00EB4AA2" w:rsidP="00E845D8">
       <w:pPr>
         <w:spacing w:before="11" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="2623" w:firstLineChars="5" w:firstLine="12"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>十</w:t>
@@ -7170,51 +6476,69 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
       <w:r w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
-        <w:t>、甲乙雙方就本契約有爭執，並進行司法救濟，雙方合意以臺灣○○地方法院為第一審</w:t>
+        <w:t>、甲乙雙方就本契約有爭執，並進行司法救濟，雙方合意以臺灣</w:t>
+      </w:r>
+      <w:r w:rsidR="0039511E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>苗栗</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
+        <w:rPr>
+          <w:rFonts w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="zh-TW"/>
+        </w:rPr>
+        <w:t>地方法院為第一審</w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="26"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A4046" w:rsidRPr="00635792">
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>管轄法院。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FD0041" w:rsidRPr="00635792" w:rsidRDefault="007A4046" w:rsidP="001476A9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="756" w:hanging="742"/>
         <w:rPr>
@@ -7305,52 +6629,52 @@
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:line="300" w:lineRule="exact"/>
         <w:ind w:left="113"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4986"/>
-        <w:gridCol w:w="4987"/>
+        <w:gridCol w:w="4872"/>
+        <w:gridCol w:w="4885"/>
       </w:tblGrid>
       <w:tr w:rsidR="00377576" w:rsidRPr="00635792" w:rsidTr="00377576">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4986" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00377576" w:rsidRPr="00635792" w:rsidRDefault="00377576" w:rsidP="004D44D2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:beforeLines="50" w:before="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>立合約書人</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00377576" w:rsidRPr="00635792" w:rsidRDefault="00377576" w:rsidP="004D44D2">
@@ -7452,93 +6776,83 @@
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:beforeLines="50" w:before="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>乙</w:t>
             </w:r>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>方：</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00A86F19" w:rsidRPr="00635792">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>廣亞學校</w:t>
-[...8 lines deleted...]
-              <w:t>財團法人育達科技大學</w:t>
+              <w:t>廣亞學校財團法人育達科技大學</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00377576" w:rsidRPr="00635792" w:rsidRDefault="00377576" w:rsidP="004D44D2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:beforeLines="50" w:before="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>校長：</w:t>
             </w:r>
-            <w:r w:rsidR="00A86F19" w:rsidRPr="00635792">
+            <w:r w:rsidR="00CA053B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
-              <w:t>黃榮鵬</w:t>
+              <w:t>吳菊</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00377576" w:rsidRPr="00635792" w:rsidRDefault="00377576" w:rsidP="004D44D2">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:beforeLines="50" w:before="120" w:line="300" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00635792">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>地址：</w:t>
             </w:r>
             <w:r w:rsidR="00A86F19" w:rsidRPr="00635792">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
@@ -7720,111 +7034,149 @@
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00377576" w:rsidRPr="00912F3A" w:rsidRDefault="00377576">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00377576" w:rsidRPr="00912F3A">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1100" w:right="1020" w:bottom="280" w:left="1020" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="000174B3" w:rsidRDefault="000174B3" w:rsidP="007D703A">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="000174B3" w:rsidRDefault="000174B3" w:rsidP="007D703A">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="000174B3" w:rsidRDefault="000174B3" w:rsidP="007D703A">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="000174B3" w:rsidRDefault="000174B3" w:rsidP="007D703A">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14B4673A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="743CC29A"/>
     <w:lvl w:ilvl="0" w:tplc="386E4296">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
       <w:pStyle w:val="1"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
@@ -7947,133 +7299,148 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C6E04"/>
+    <w:rsid w:val="000174B3"/>
     <w:rsid w:val="0002553F"/>
     <w:rsid w:val="00026A28"/>
     <w:rsid w:val="001476A9"/>
     <w:rsid w:val="00233C18"/>
     <w:rsid w:val="002E59BD"/>
     <w:rsid w:val="002E6566"/>
     <w:rsid w:val="00315027"/>
     <w:rsid w:val="003745D1"/>
     <w:rsid w:val="00377576"/>
-    <w:rsid w:val="0039099B"/>
+    <w:rsid w:val="0039511E"/>
     <w:rsid w:val="003F155D"/>
     <w:rsid w:val="00402595"/>
     <w:rsid w:val="00463150"/>
     <w:rsid w:val="004D44D2"/>
     <w:rsid w:val="004F532B"/>
     <w:rsid w:val="0052083D"/>
     <w:rsid w:val="00541039"/>
     <w:rsid w:val="00583663"/>
     <w:rsid w:val="005D108B"/>
     <w:rsid w:val="00635792"/>
     <w:rsid w:val="0073484C"/>
     <w:rsid w:val="0074583C"/>
     <w:rsid w:val="00763B3C"/>
     <w:rsid w:val="007A4046"/>
+    <w:rsid w:val="007D703A"/>
     <w:rsid w:val="00833332"/>
     <w:rsid w:val="008A39A8"/>
     <w:rsid w:val="008B262D"/>
     <w:rsid w:val="008C6E04"/>
     <w:rsid w:val="00912F3A"/>
     <w:rsid w:val="00970783"/>
     <w:rsid w:val="00A129EC"/>
     <w:rsid w:val="00A86F19"/>
     <w:rsid w:val="00A94BD6"/>
+    <w:rsid w:val="00AF4E1A"/>
     <w:rsid w:val="00B331B9"/>
+    <w:rsid w:val="00C546D8"/>
+    <w:rsid w:val="00CA053B"/>
     <w:rsid w:val="00CE2D7F"/>
     <w:rsid w:val="00E845D8"/>
     <w:rsid w:val="00EB4AA2"/>
     <w:rsid w:val="00EB7BB8"/>
     <w:rsid w:val="00F04330"/>
     <w:rsid w:val="00F36503"/>
     <w:rsid w:val="00FD0041"/>
     <w:rsid w:val="00FD1705"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="614280F5"/>
-  <w15:docId w15:val="{BC3B4211-5881-4184-B402-C58DAF6F9912}"/>
+  <w15:docId w15:val="{F0611735-F706-4835-9ADA-50E11CC88552}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8608,59 +7975,119 @@
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00402595"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D703A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="頁首 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007D703A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D703A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="頁尾 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007D703A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8904,63 +8331,63 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>737</Words>
-  <Characters>4207</Characters>
+  <Words>734</Words>
+  <Characters>4186</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4935</CharactersWithSpaces>
+  <CharactersWithSpaces>4911</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>林修平</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-03-18T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2022-03-31T00:00:00Z</vt:filetime>
   </property>